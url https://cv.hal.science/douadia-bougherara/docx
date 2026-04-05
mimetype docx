--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -187,5059 +187,5176 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-country perspectives on best practicesand barriers to preference elicitation lab-in-the-field experiments with farmers</w:t>
+                <w:t xml:space="preserve">A priming nudge targeting innovative farmers: A large-scale survey experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Cornelia Baaken</w:t>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+                <w:t xml:space="preserve">Léa Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikołaj Czajkowski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aepp.13488⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (3), pp.e0345658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0345658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950917v1</w:t>
+                <w:t xml:space="preserve">hal-05571841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-country perspectives on best practicesand barriers to preference elicitation lab-in-the-field experiments with farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Cornelia Baaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Vialatte</w:t>
+                <w:t xml:space="preserve">Laure Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+                <w:t xml:space="preserve">Mikołaj Czajkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Macario Rodriguez‐entrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
+              <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aepp.13488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05079011v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer les outils numériques d’aide à la décision pour la protection phytosanitaire des cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04569109v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who Can Predict Farmers' Choices in Risky Gambles?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Améliorer les outils numériques d’aide à la décision pour la protection phytosanitaire des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q Open</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 388, pp.95-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677299v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who Can Predict Farmers' Choices in Risky Gambles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Schaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+                <w:t xml:space="preserve">Julian Sagebiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jesus Barreiro-Hurlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107610⟩</w:t>
+              <w:t xml:space="preserve">Q Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (12), pp.qoae021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/qopen/qoae021/7731124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811624v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-taking and skewness-seeking behavior in a demographically diverse population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lana Friesen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Nauges</w:t>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.07.011⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 203, pp.107610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2022.107610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739823v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of private labels and information campaigns onorganic and fair trade food demand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Risk-taking and skewness-seeking behavior in a demographically diverse population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jude Saint-Gilles</w:t>
+                <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.83-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769536v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial preferences for invasion management: a choice experiment on the control of Ludwigia grandiflora in a French regional park.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of private labels and information campaigns onorganic and fair trade food demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courtois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joakim Weill</w:t>
+                <w:t xml:space="preserve">Jude Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-021-02707-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476692v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' risk preferences in 11 European farming systems: A multi‐country replication of Bocquého et al. (2014)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial preferences for invasion management: a choice experiment on the control of Ludwigia grandiflora in a French regional park.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marieke Cornelia Baaken</w:t>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Barreiro-Hurlé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joakim Weill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (7), pp.1973-1993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aepp.13330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-021-02707-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829945v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences vis-à-vis du risque et choix d'intrants : le cas des pesticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Farmers' risk preferences in 11 European farming systems: A multi‐country replication of Bocquého et al. (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Sagebiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Cornelia Baaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Barreiro-Hurlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aepp.13330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545800v1</w:t>
+                <w:t xml:space="preserve">hal-03829945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Taking with Left- and Right-Skewed Lotteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Préférences vis-à-vis du risque et choix d'intrants : le cas des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Nauges</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1/2021, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11166-021-09345-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03219533v1</w:t>
+                <w:t xml:space="preserve">hal-03545800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do risk preferences really matter? the case of pesticide use in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (4), pp.609-630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10666-021-09756-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Risk Taking with Left- and Right-Skewed Lotteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (1), pp.89-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11166-021-09345-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03103886v1</w:t>
+                <w:t xml:space="preserve">hal-03219533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 183, pp.106946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.106946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477116v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer Inequality Aversion and Risk Preferences in Community Supported Agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Bernard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106684⟩</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541728v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do positional preferences cause welfare gains?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Consumer Inequality Aversion and Risk Preferences in Community Supported Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02137164v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences économiques en économie agricole : état des lieux et dynamiques de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Do positional preferences cause welfare gains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Brunette</w:t>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Heinzel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (2), pp.1228-1241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779414v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02137164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural estimation of farmers' risk and ambiguity preferences: a field experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expériences économiques en économie agricole : état des lieux et dynamiques de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gassmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novembre-Décembre (362), pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607282v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Structural estimation of farmers' risk and ambiguity preferences: a field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Teisl</w:t>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, à paraître (5), à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208864v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can transaction cost economics help regulators choose between environmental policy instruments?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+                <w:t xml:space="preserve">Mario Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Law and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25, pp.105-128. </w:t>
+              <w:t xml:space="preserve">Land Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 89 (4), pp.767-781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/S0193-5895(2012)0000025009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3368/le.89.4.767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208829v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and framing effects in provision point mechanisms: Experimental evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How can transaction cost economics help regulators choose between environmental policy instruments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.01.023⟩</w:t>
+              <w:t xml:space="preserve">Research in Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.105-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S0193-5895(2012)0000025009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00601682v1</w:t>
+                <w:t xml:space="preserve">hal-01208829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmes d’éco-étiquetage et intervention publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cooperation and framing effects in provision point mechanisms: Experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 70 (6), pp.1200-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462669v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00601682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances économiques des fermes bio: comparaison avec le système conventionnel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Programmes d’éco-étiquetage et intervention publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter Agri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2011 (108), pp.18-20</w:t>
+              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26-27 (1-2), pp.249-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462630v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of the EU 2003 CAP reform on land idling decisions of French landowners: results from a survey of intentions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Performances économiques des fermes bio: comparaison avec le système conventionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Sainte-Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alter Agri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (108), pp.18-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462506v1</w:t>
+                <w:t xml:space="preserve">hal-01462630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make promises without having to fulfill them? An application to the food stamp program (SNAP) and rebate schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Potential impact of the EU 2003 CAP reform on land idling decisions of French landowners: results from a survey of intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (4), pp.1085-1094. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (4), pp.1153-1159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2753/JEI0021-3624440412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2010.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462462v1</w:t>
+                <w:t xml:space="preserve">hal-01462506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-labellisation : comment viser l'efficacité de l'étiquetage ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">How to make promises without having to fulfill them? An application to the food stamp program (SNAP) and rebate schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.1085-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2753/JEI0021-3624440412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660605v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buy local, pollute less: what drives households to join a community supported farm?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'éco-labellisation : comment viser l'efficacité de l'étiquetage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2008.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462348v1</w:t>
+                <w:t xml:space="preserve">hal-02660605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+                <w:t xml:space="preserve">Buy local, pollute less: what drives households to join a community supported farm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (5), pp.1488-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2008.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490152v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 'Make or Buy' Decision in Private Environmental Transactions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+                <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia D. Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.3194-3202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462346v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (4), pp.3194-3202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-labelled food products: what are consumers paying for?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The 'Make or Buy' Decision in Private Environmental Transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combris</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36 (3), pp.321-341. </w:t>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.79-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/jbp023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10657-008-9080-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01462350v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market behavior with environmental quality information costs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eco-labelled food products: what are consumers paying for?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (2), pp.article 8. </w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (3), pp.321-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2202/1542-0485.1272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbp023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462347v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Éviter le mal ou... faire le bien » : gestion des biens environnementaux et politiques de développement durable Une étude expérimentale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Market behavior with environmental quality information costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (2), pp.article 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-0485.1272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00326475v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eviter le mal ou… faire le bien&amp;quot; : gestion des biens environnementaux et politiques de développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">« Éviter le mal ou... faire le bien » : gestion des biens environnementaux et politiques de développement durable Une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (3), pp.685-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656756v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00326475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchés avec coûts d'information sur la qualité des biens : une application aux produits écolabellisés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eviter le mal ou… faire le bien&amp;quot; : gestion des biens environnementaux et politiques de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 182, pp.77-96</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (3), pp.685-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462331v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefiting from a clean environment versus undertaking efforts to protect the environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Marchés avec coûts d'information sur la qualité des biens : une application aux produits écolabellisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 182, pp.77-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01939951v1</w:t>
+                <w:t xml:space="preserve">hal-01462331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable : conservation et création de biens environnementaux. Une étude expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Benefiting from a clean environment versus undertaking efforts to protect the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (2), pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9353.2007.00339.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939937v1</w:t>
+                <w:t xml:space="preserve">hal-01939951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is more information always better ? An analysis applied to information-based policies for environmental protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Développement durable : conservation et création de biens environnementaux. Une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59 (3), pp.685-692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939935v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can labelling policies do more harm than good ? An analysis applied to environmental labelling schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Is more information always better ? An analysis applied to information-based policies for environmental protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (3), pp.197-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.017643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10657-005-5273-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01939936v1</w:t>
+                <w:t xml:space="preserve">hal-01939935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing ecolabels in order to mitigate market failures: an application to agrofood products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Can labelling policies do more harm than good ? An analysis applied to environmental labelling schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interdisciplinary Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (1), pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-005-5273-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939943v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et environnement : anatomie d'une relation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Designing ecolabels in order to mitigate market failures: an application to agrofood products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (4), pp.411-430</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939959v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-étiquetage des produits est-il crédible ? Proposition d'un cadre d'analyse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gestion et environnement : anatomie d'une relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.216-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.020.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939960v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réputation environnementale en agro-alimentaire : &amp;quot;milieu de production&amp;quot; versus &amp;quot;processus de production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'éco-étiquetage des produits est-il crédible ? Proposition d'un cadre d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1, pp.121-144</w:t>
+              <w:t xml:space="preserve">, 2004, 3, pp.369-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939957v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exclusion des produits agroalimentaires du dispositif d'écolabellisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Réputation environnementale en agro-alimentaire : &amp;quot;milieu de production&amp;quot; versus &amp;quot;processus de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiebaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 275, pp.83-90</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.121-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01946272v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en perspective et discussion de l'exclusion des produits agro-alimentaires du dispositif d'écolabellisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'exclusion des produits agroalimentaires du dispositif d'écolabellisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 275, pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01939966v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écolabellisation des produits agro-alimentaires : un complément aux autres instruments des politiques environnementales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mise en perspective et discussion de l'exclusion des produits agro-alimentaires du dispositif d'écolabellisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 36 (9-10), pp.1403-1420</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 275, pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939958v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les consommateurs peuvent-ils protéger l'environnement par leurs achats ? Une application aux produits agro-alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'écolabellisation des produits agro-alimentaires : un complément aux autres instruments des politiques environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aménagement et Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 138, pp.17-25</w:t>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 36 (9-10), pp.1403-1420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691776v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le consommateur peut-il protéger l'environnement par ses achats ? : une application aux produits agro-alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les consommateurs peuvent-ils protéger l'environnement par leurs achats ? Une application aux produits agro-alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement et Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 138, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consommateur peut-il protéger l'environnement par ses achats ? : une application aux produits agro-alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aménagement et Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 138, pp.17-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5249,165 +5366,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 132 p., 2023, Matière à débattre et décider, 978-2-7592-3732-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-3733-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5417,439 +5534,439 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie expérimentale : révéler les préférences et les facteurs de décision des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, 247 p., 2021, Update sciences et technologies, 978-2-7592-3346-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement des acteurs pour réduire les risques liés aux pesticides : part. 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Bélis Bergouignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides : des impacts aux changements de pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Quæ, pp.283-380, 2015, Savoir-faire, 978-2-7592-2343-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing ecolabels in order to mitigate market failures: an application to agrofood products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labelling strategies in environmental policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing, 2007, International Library of Environmental Economics and Policy Series, 978-0-7546-2730-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can labelling policies do more harm than good? An analysis applied to environmental labelling schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labelling strategies in environmental policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing, 2007, International Library of Environmental Economics and Policy Series, 978-0-7546-2730-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5859,1923 +5976,1923 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 954 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127709v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852213v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini-guide pour la mise en place et l’évaluation de Politiques Agro-Environnementales innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2021, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover pour renforcer l’attractivité des mesures agroenvironnementales : résultats d’une enquête menée par le CEE-M en 2020 auprès de 165 viticulteurs d’Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2021, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de pratiques agroenvironnementales : modes d'intervention et d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEE-M. Centre d'Economie de l'Environnement - Montpellier. 2021, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre la demande et l'offre dans les AMAP (Associations de Maintien de l'Agriculture Paysanne), Bilan du projet Métaprogramme DID'IT « Déterminants et impact de la diète, interactions et transitions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2020, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2018, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of farmers' risk preferences on the design of an individual yield crop insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural estimation of French farmers' risk preferences: an artefactual field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2011, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de fin de projet. Projet ANR-06-PADD-009 ECOLABELS. Programme ADD édition 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Agence Nationale de la Recherche. 2010, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buy local, pollute less: what drives households to join a community supported farm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2009, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écolabellisation : un mode d'action efficace pour le développement durable. Rapport scientifique à mi-parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Agence Nationale de la Recherche. 2008, 111 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écolabel comme mode de financement du développement durable : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écolabellisation: un mode d'action efficace pour le développement durable? Rapport d'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Agence Nationale de la Recherche. 2007, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follow-up of farmers in Basse-Normandie: qualitative information (technical organisation of the follow-up)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] ESITAES WP5 P1 DR01, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat cross country comparison of WP3 individual reports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] ITAES WP3 D3 P1-3, FP7. 2005, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consolidated report on case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desjeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] ITAES WP3 D10 P1, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des marchés avec coûts d'information sur la qualité : une application aux produits écolabellisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7785,100 +7902,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écolabellisation : un instrument de préservation de l'environnement par le consommateur ? Une application aux produits agro-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02833778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7888,91 +8005,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique des politiques volontaires de préservation de l'environnement en agriculture. Synthèse en vue de l’obtention de l’Habilitation à Diriger des Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rennes 1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7982,2481 +8099,2481 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-protection and self-insurance in pest management: The role of risk preferences and beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Salanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Le Rolland Femenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-Taking and Skewness-Seeking Behavior in a Demographically Diverse Population*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Friesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Well Can Experts Predict Farmers' Choices in Risky Gambles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henning Schaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Sagebiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Barreiro-Hurlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do risk preferences really matter? the case of pesticide use in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertilizer use and risk: New evidence from Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Koussoubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Taking with Left-and Right-Skewed Lotteries *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lana Friesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of private labels and information campaigns on organic and fair trade food demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of private labels and information campaigns on organic and fair trade food demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can positional concerns enhance the private provision of public goods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does aversion to the sucker's payoff matter in public goods games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with the aversion to the sucker's payoff in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating vs. maintaining threshold public goods in conservation policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impact of Single Farm Payments on French landowners’ decisions to withdraw land from production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchés avec coûts d'information sur la qualité des biens : une application aux produits écolabellisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Williamson's analysis of discrete structural alternatives help regulators to choose between environmental policy instruments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can information-based policies do more harm than good ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could ecolabeling mitigate market failures ? An analysis applied to agrofood products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Environmental effectiveness of voluntary approaches : does the number of participants matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830029v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effectiveness of voluntary approaches : does the number of participants matter ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Could ecolabeling mitigate market failures ? An analysis applied to agrofood products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829015v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can labelling policies do more harm than good ? An analysis applied to environmental labelling schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réputation environnementale en agroalimentaire : &amp;quot;milieu de production&amp;quot; versus &amp;quot;processus de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et certification environnementales en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Ministère de L'Aménagement Du Territoire Et de L'Environnement,paris (fra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10524,51 +10641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25CF659F"/>
+    <w:nsid w:val="5EADB0FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10755,51 +10872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/douadia-bougherara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9976-8543" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077288068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cee-m.fr/member/bougherara-douadia/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950917v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Cornelia Baaken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Czajkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macario Rodriguez&#8208;entrena" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13488" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schaak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rommel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sagebiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoae021/7731124" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Friesen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.07.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Saint-Gilles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Weill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02707-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829945v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13330" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-021-09345-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09756-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541728v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106684" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gassmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208864v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Teisl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.89.4.767" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0193-5895(2012)0000025009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.01.023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKZR1629-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thi&#233;baut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462630v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sainte-Beuve" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2010.03.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDMD7TH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440412" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-008-9080-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbp023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B11FB7BAC64B40D0CB3D96EC28F09B7D5EB0F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462347v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1272" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656756v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462331v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939951v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2007.00339.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00651DB64B83E9A4CC29604C90790351FBAAE9DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939935v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.017643" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-5273-6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939959v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.020.0217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939957v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiebaut" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946272v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601368v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. B&#233;lis Bergouignan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971540v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911611v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462735v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462702v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462437v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189428v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818118v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ducos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833778v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821103v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523016v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Rolland Femenia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972076v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971995v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972041v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Koussoub&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972008v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790604v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947418v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790605v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939965v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462623v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825201v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827663v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830029v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832245v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831686v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826540v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Am&#233;nagement Du Territoire Et de L'Environnement,paris (fra)" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/douadia-bougherara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9976-8543" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077288068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cee-m.fr/member/bougherara-douadia/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571841v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Cornelia Baaken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Czajkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macario Rodriguez&#8208;entrena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13488" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schaak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rommel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sagebiel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoae021/7731124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Friesen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.07.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Saint-Gilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Weill" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02707-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13330" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09756-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-021-09345-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106684" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gassmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Teisl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.89.4.767" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0193-5895(2012)0000025009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.01.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKZR1629-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thi&#233;baut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sainte-Beuve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2010.03.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDMD7TH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440412" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462348v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-008-9080-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbp023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B11FB7BAC64B40D0CB3D96EC28F09B7D5EB0F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462347v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939951v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2007.00339.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00651DB64B83E9A4CC29604C90790351FBAAE9DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939937v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.017643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-5273-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.020.0217" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiebaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. B&#233;lis Bergouignan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219471v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818118v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ducos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Rolland Femenia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971995v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Koussoub&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972008v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947418v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790605v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939965v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939949v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827663v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830029v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832245v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831686v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Am&#233;nagement Du Territoire Et de L'Environnement,paris (fra)" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>