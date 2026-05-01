--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -956,776 +956,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-taking and skewness-seeking behavior in a demographically diverse population</w:t>
+                <w:t xml:space="preserve">Impact of private labels and information campaigns onorganic and fair trade food demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lana Friesen</w:t>
+                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nauges</w:t>
+                <w:t xml:space="preserve">Jude Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 201, pp.83-104. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739823v1</w:t>
+                <w:t xml:space="preserve">hal-02769536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of private labels and information campaigns onorganic and fair trade food demand</w:t>
+                <w:t xml:space="preserve">Spatial preferences for invasion management: a choice experiment on the control of Ludwigia grandiflora in a French regional park.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jude Saint-Gilles</w:t>
+                <w:t xml:space="preserve">Maia David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jafio-2019-0018⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (7), pp.1973-1993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-021-02707-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769536v1</w:t>
+                <w:t xml:space="preserve">hal-03476692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial preferences for invasion management: a choice experiment on the control of Ludwigia grandiflora in a French regional park.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Farmers' risk preferences in 11 European farming systems: A multi‐country replication of Bocquého et al. (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Sagebiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Cornelia Baaken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Barreiro-Hurlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-021-02707-0⟩</w:t>
+              <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aepp.13330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476692v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers' risk preferences in 11 European farming systems: A multi‐country replication of Bocquého et al. (2014)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marieke Cornelia Baaken</w:t>
+                <w:t xml:space="preserve">Risk-taking and skewness-seeking behavior in a demographically diverse population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Friesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Barreiro-Hurlé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.83-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aepp.13330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2022.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829945v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences vis-à-vis du risque et choix d'intrants : le cas des pesticides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do risk preferences really matter? the case of pesticide use in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celine Nauges</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.609-630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-021-09756-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545800v1</w:t>
+                <w:t xml:space="preserve">hal-03342609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do risk preferences really matter? the case of pesticide use in agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk Taking with Left- and Right-Skewed Lotteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (4), pp.609-630. </w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (1), pp.89-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-021-09756-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11166-021-09345-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342609v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Taking with Left- and Right-Skewed Lotteries</w:t>
+                <w:t xml:space="preserve">Préférences vis-à-vis du risque et choix d'intrants : le cas des pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Nauges</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1/2021, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219533v1</w:t>
+                <w:t xml:space="preserve">hal-03545800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
               </w:r>
@@ -2168,269 +2168,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02137164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences économiques en économie agricole : état des lieux et dynamiques de recherche</w:t>
+                <w:t xml:space="preserve">Structural estimation of farmers' risk and ambiguity preferences: a field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Brunette</w:t>
+                <w:t xml:space="preserve">Xavier Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Heinzel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Muller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, à paraître (5), à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779414v1</w:t>
+                <w:t xml:space="preserve">hal-01607282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural estimation of farmers' risk and ambiguity preferences: a field experiment</w:t>
+                <w:t xml:space="preserve">Expériences économiques en économie agricole : état des lieux et dynamiques de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Gassmann</w:t>
+                <w:t xml:space="preserve">Christoph Heinzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Piet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Novembre-Décembre (362), pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607282v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
               </w:r>
@@ -2618,1723 +2618,1723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and framing effects in provision point mechanisms: Experimental evidence</w:t>
+                <w:t xml:space="preserve">Programmes d’éco-étiquetage et intervention publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26-27 (1-2), pp.249-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00601682v1</w:t>
+                <w:t xml:space="preserve">hal-01462669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmes d’éco-étiquetage et intervention publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances économiques des fermes bio: comparaison avec le système conventionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmin Sainte-Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 26-27 (1-2), pp.249-269</w:t>
+              <w:t xml:space="preserve">Alter Agri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (108), pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462669v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances économiques des fermes bio: comparaison avec le système conventionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperation and framing effects in provision point mechanisms: Experimental evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter Agri</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 70 (6), pp.1200-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462630v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00601682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of the EU 2003 CAP reform on land idling decisions of French landowners: results from a survey of intentions</w:t>
+                <w:t xml:space="preserve">L'éco-labellisation : comment viser l'efficacité de l'étiquetage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Latruffe</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462506v1</w:t>
+                <w:t xml:space="preserve">hal-02660605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make promises without having to fulfill them? An application to the food stamp program (SNAP) and rebate schemes</w:t>
+                <w:t xml:space="preserve">Potential impact of the EU 2003 CAP reform on land idling decisions of French landowners: results from a survey of intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (4), pp.1153-1159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2010.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2753/JEI0021-3624440412⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462462v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-labellisation : comment viser l'efficacité de l'étiquetage ?</w:t>
+                <w:t xml:space="preserve">How to make promises without having to fulfill them? An application to the food stamp program (SNAP) and rebate schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.1085-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2753/JEI0021-3624440412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660605v1</w:t>
+                <w:t xml:space="preserve">hal-01462462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buy local, pollute less: what drives households to join a community supported farm?</w:t>
+                <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.3194-3202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462348v1</w:t>
+                <w:t xml:space="preserve">hal-01072317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia D. Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douadia D. Bougherara</w:t>
+                <w:t xml:space="preserve">Sandrine S. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine S. Costa</w:t>
+                <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (4), pp.3194-3202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
+                <w:t xml:space="preserve">The 'Make or Buy' Decision in Private Environmental Transactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.79-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-008-9080-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072317v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 'Make or Buy' Decision in Private Environmental Transactions</w:t>
+                <w:t xml:space="preserve">Eco-labelled food products: what are consumers paying for?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10657-008-9080-8⟩</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (3), pp.321-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbp023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462346v1</w:t>
+                <w:t xml:space="preserve">hal-01462350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-labelled food products: what are consumers paying for?</w:t>
+                <w:t xml:space="preserve">Market behavior with environmental quality information costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combris</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (2), pp.article 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-0485.1272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/erae/jbp023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01462350v1</w:t>
+                <w:t xml:space="preserve">hal-01462347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market behavior with environmental quality information costs</w:t>
+                <w:t xml:space="preserve">Buy local, pollute less: what drives households to join a community supported farm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (2), pp.article 8. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (5), pp.1488-1495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2202/1542-0485.1272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2008.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462347v1</w:t>
+                <w:t xml:space="preserve">hal-01462348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Éviter le mal ou... faire le bien » : gestion des biens environnementaux et politiques de développement durable Une étude expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Eviter le mal ou… faire le bien&amp;quot; : gestion des biens environnementaux et politiques de développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (3), pp.685-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00326475v1</w:t>
+                <w:t xml:space="preserve">hal-02656756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eviter le mal ou… faire le bien&amp;quot; : gestion des biens environnementaux et politiques de développement durable</w:t>
+                <w:t xml:space="preserve">Marchés avec coûts d'information sur la qualité des biens : une application aux produits écolabellisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 59 (3), pp.685-692</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 182, pp.77-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656756v1</w:t>
+                <w:t xml:space="preserve">hal-01462331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchés avec coûts d'information sur la qualité des biens : une application aux produits écolabellisés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Éviter le mal ou... faire le bien » : gestion des biens environnementaux et politiques de développement durable Une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 182, pp.77-96</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (3), pp.685-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462331v1</w:t>
+                <w:t xml:space="preserve">halshs-00326475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefiting from a clean environment versus undertaking efforts to protect the environment</w:t>
+                <w:t xml:space="preserve">Développement durable : conservation et création de biens environnementaux. Une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59 (3), pp.685-692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939951v1</w:t>
+                <w:t xml:space="preserve">hal-01939937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable : conservation et création de biens environnementaux. Une étude expérimentale</w:t>
+                <w:t xml:space="preserve">Benefiting from a clean environment versus undertaking efforts to protect the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Masclet</w:t>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (2), pp.216-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9353.2007.00339.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939937v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is more information always better ? An analysis applied to information-based policies for environmental protection</w:t>
               </w:r>
@@ -4418,688 +4418,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can labelling policies do more harm than good ? An analysis applied to environmental labelling schemes</w:t>
+                <w:t xml:space="preserve">Designing ecolabels in order to mitigate market failures: an application to agrofood products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (4), pp.411-430</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939936v1</w:t>
+                <w:t xml:space="preserve">hal-01939943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing ecolabels in order to mitigate market failures: an application to agrofood products</w:t>
+                <w:t xml:space="preserve">Can labelling policies do more harm than good ? An analysis applied to environmental labelling schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interdisciplinary Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (1), pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-005-5273-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939943v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et environnement : anatomie d'une relation</w:t>
+                <w:t xml:space="preserve">L'éco-étiquetage des produits est-il crédible ? Proposition d'un cadre d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.369-390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939959v1</w:t>
+                <w:t xml:space="preserve">hal-01939960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-étiquetage des produits est-il crédible ? Proposition d'un cadre d'analyse</w:t>
+                <w:t xml:space="preserve">Gestion et environnement : anatomie d'une relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.216-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.020.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939960v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réputation environnementale en agro-alimentaire : &amp;quot;milieu de production&amp;quot; versus &amp;quot;processus de production</w:t>
+                <w:t xml:space="preserve">Mise en perspective et discussion de l'exclusion des produits agro-alimentaires du dispositif d'écolabellisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiebaut</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1, pp.121-144</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 275, pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939957v1</w:t>
+                <w:t xml:space="preserve">hal-01939966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exclusion des produits agroalimentaires du dispositif d'écolabellisation</w:t>
+                <w:t xml:space="preserve">Réputation environnementale en agro-alimentaire : &amp;quot;milieu de production&amp;quot; versus &amp;quot;processus de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiebaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 275, pp.83-90</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.121-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01946272v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en perspective et discussion de l'exclusion des produits agro-alimentaires du dispositif d'écolabellisation</w:t>
+                <w:t xml:space="preserve">L'exclusion des produits agroalimentaires du dispositif d'écolabellisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 275, pp.83-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939966v1</w:t>
+                <w:t xml:space="preserve">hal-01946272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écolabellisation des produits agro-alimentaires : un complément aux autres instruments des politiques environnementales ?</w:t>
               </w:r>
@@ -5111,51 +5111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 36 (9-10), pp.1403-1420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5174,195 +5174,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les consommateurs peuvent-ils protéger l'environnement par leurs achats ? Une application aux produits agro-alimentaires</w:t>
+                <w:t xml:space="preserve">Le consommateur peut-il protéger l'environnement par ses achats ? : une application aux produits agro-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement et Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 138, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691776v1</w:t>
+                <w:t xml:space="preserve">hal-01939961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le consommateur peut-il protéger l'environnement par ses achats ? : une application aux produits agro-alimentaires</w:t>
+                <w:t xml:space="preserve">Les consommateurs peuvent-ils protéger l'environnement par leurs achats ? Une application aux produits agro-alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement et Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 138, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939961v1</w:t>
+                <w:t xml:space="preserve">hal-02691776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5561,51 +5561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie expérimentale : révéler les préférences et les facteurs de décision des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Teyssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5889,51 +5889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labelling strategies in environmental policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate Publishing, 2007, International Library of Environmental Economics and Policy Series, 978-0-7546-2730-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6667,51 +6667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] Inconnu. 2018, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6729,51 +6729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of farmers' risk preferences on the design of an individual yield crop insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6817,64 +6817,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural estimation of French farmers' risk preferences: an artefactual field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2011, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8073,1507 +8073,1490 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (26)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-protection and self-insurance in pest management: The role of risk preferences and beliefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do farmers trust digital decision support tools on pesticide use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Cornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Le Rolland Femenia</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523016v1</w:t>
+                <w:t xml:space="preserve">hal-05602030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-Taking and Skewness-Seeking Behavior in a Demographically Diverse Population*</w:t>
+                <w:t xml:space="preserve">Self-protection and self-insurance in pest management: The role of risk preferences and beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Salanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Le Rolland Femenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972016v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Well Can Experts Predict Farmers' Choices in Risky Gambles?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk-Taking and Skewness-Seeking Behavior in a Demographically Diverse Population*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972076v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do risk preferences really matter? the case of pesticide use in agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bontemps</w:t>
+                <w:t xml:space="preserve">How Well Can Experts Predict Farmers' Choices in Risky Gambles?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henning Schaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Sagebiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Barreiro-Hurlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971995v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilizer use and risk: New evidence from Sub-Saharan Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Nauges</w:t>
+                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Koussoubé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04972041v1</w:t>
+                <w:t xml:space="preserve">hal-03349026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Agri-Environmental Schemes to cope with uncertainty</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenolé Le Velly</w:t>
+                <w:t xml:space="preserve">Fertilizer use and risk: New evidence from Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Koussoubé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349026v2</w:t>
+                <w:t xml:space="preserve">hal-04972041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Taking with Left-and Right-Skewed Lotteries *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do risk preferences really matter? the case of pesticide use in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972008v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
+                <w:t xml:space="preserve">Risk Taking with Left-and Right-Skewed Lotteries *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02892858v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of private labels and information campaigns on organic and fair trade food demand</w:t>
+                <w:t xml:space="preserve">Do farmers prefer increasing, decreasing, or stable payments in Agri-Environmental Schemes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Préget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790604v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01947417v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of private labels and information campaigns on organic and fair trade food demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02790605v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
+                <w:t xml:space="preserve">Impact of private labels and information campaigns on organic and fair trade food demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jude Saint-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209049v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can positional concerns enhance the private provision of public goods?</w:t>
+                <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Teisl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189460v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does aversion to the sucker's payoff matter in public goods games?</w:t>
+                <w:t xml:space="preserve">Can positional concerns enhance the private provision of public goods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189455v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with the aversion to the sucker's payoff in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9612,419 +9595,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating vs. maintaining threshold public goods in conservation policies</w:t>
+                <w:t xml:space="preserve">Does aversion to the sucker's payoff matter in public goods games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939965v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impact of Single Farm Payments on French landowners’ decisions to withdraw land from production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchés avec coûts d'information sur la qualité des biens : une application aux produits écolabellisés</w:t>
+                <w:t xml:space="preserve">Creating vs. maintaining threshold public goods in conservation policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Denant-Boèmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01462623v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Williamson's analysis of discrete structural alternatives help regulators to choose between environmental policy instruments?</w:t>
+                <w:t xml:space="preserve">Marchés avec coûts d'information sur la qualité des biens : une application aux produits écolabellisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2005</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02825201v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can information-based policies do more harm than good ?</w:t>
+                <w:t xml:space="preserve">Can Williamson's analysis of discrete structural alternatives help regulators to choose between environmental policy instruments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
@@ -10042,538 +10038,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827663v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02825201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effectiveness of voluntary approaches : does the number of participants matter ?</w:t>
+                <w:t xml:space="preserve">Can information-based policies do more harm than good ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thiébaut</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02829015v1</w:t>
+                <w:t xml:space="preserve">hal-02827663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could ecolabeling mitigate market failures ? An analysis applied to agrofood products</w:t>
+                <w:t xml:space="preserve">Environmental effectiveness of voluntary approaches : does the number of participants matter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830029v1</w:t>
+                <w:t xml:space="preserve">hal-02829015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can labelling policies do more harm than good ? An analysis applied to environmental labelling schemes</w:t>
+                <w:t xml:space="preserve">Could ecolabeling mitigate market failures ? An analysis applied to agrofood products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832245v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02830029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réputation environnementale en agroalimentaire : &amp;quot;milieu de production&amp;quot; versus &amp;quot;processus de production</w:t>
+                <w:t xml:space="preserve">Can labelling policies do more harm than good ? An analysis applied to environmental labelling schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2002</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02831686v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et certification environnementales en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Ministère de L'Aménagement Du Territoire Et de L'Environnement,paris (fra)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Ministère de L'Aménagement Du Territoire Et de L'Environnement,paris (fra)</w:t>
+                <w:t xml:space="preserve">hal-02826540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réputation environnementale en agroalimentaire : &amp;quot;milieu de production&amp;quot; versus &amp;quot;processus de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826540v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10641,51 +10729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EADB0FB"/>
+    <w:nsid w:val="1D7FA62A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10872,51 +10960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/douadia-bougherara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9976-8543" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077288068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cee-m.fr/member/bougherara-douadia/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571841v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Cornelia Baaken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Czajkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macario Rodriguez&#8208;entrena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13488" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schaak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rommel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sagebiel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoae021/7731124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Friesen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.07.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769536v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Saint-Gilles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0018" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476692v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Weill" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02707-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829945v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13330" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09756-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219533v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-021-09345-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106684" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gassmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Teisl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.89.4.767" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0193-5895(2012)0000025009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.01.023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKZR1629-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thi&#233;baut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sainte-Beuve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462506v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2010.03.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDMD7TH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440412" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660605v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462348v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462346v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-008-9080-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbp023" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B11FB7BAC64B40D0CB3D96EC28F09B7D5EB0F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462347v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1272" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656756v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939951v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2007.00339.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00651DB64B83E9A4CC29604C90790351FBAAE9DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939937v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.017643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-5273-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939943v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.020.0217" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939957v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiebaut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946272v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939966v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. B&#233;lis Bergouignan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219471v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818118v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ducos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Rolland Femenia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972016v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972076v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971995v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972041v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Koussoub&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972008v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790604v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947417v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947418v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790605v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939965v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939949v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462623v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827663v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830029v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832245v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831686v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826540v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Am&#233;nagement Du Territoire Et de L'Environnement,paris (fra)" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/douadia-bougherara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9976-8543" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077288068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cee-m.fr/member/bougherara-douadia/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571841v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Cornelia Baaken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Czajkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macario Rodriguez&#8208;entrena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13488" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schaak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rommel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sagebiel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoae021/7731124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Saint-Gilles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Weill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02707-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13330" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Friesen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.07.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09756-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-021-09345-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106684" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gassmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Teisl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.89.4.767" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0193-5895(2012)0000025009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thi&#233;baut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sainte-Beuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.01.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKZR1629-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2010.03.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDMD7TH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-008-9080-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbp023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B11FB7BAC64B40D0CB3D96EC28F09B7D5EB0F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1272" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2007.00339.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00651DB64B83E9A4CC29604C90790351FBAAE9DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.017643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-5273-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939960v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.020.0217" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939957v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiebaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. B&#233;lis Bergouignan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219471v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818118v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ducos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cornier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Rolland Femenia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Koussoub&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947417v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209049v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939965v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462623v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825201v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827663v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Am&#233;nagement Du Territoire Et de L'Environnement,paris (fra)" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>