--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1415,235 +1415,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do risk preferences really matter? the case of pesticide use in agriculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk Taking with Left- and Right-Skewed Lotteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lana Friesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-021-09756-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (1), pp.89-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11166-021-09345-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342609v1</w:t>
+                <w:t xml:space="preserve">hal-03219533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Taking with Left- and Right-Skewed Lotteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do risk preferences really matter? the case of pesticide use in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lana Friesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nauges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk and Uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (1), pp.89-112. </w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.609-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11166-021-09345-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10666-021-09756-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219533v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférences vis-à-vis du risque et choix d'intrants : le cas des pesticides</w:t>
               </w:r>
@@ -3219,341 +3219,341 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia D. Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economics Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (4), pp.3194-3202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072317v1</w:t>
+                <w:t xml:space="preserve">hal-00490152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+                <w:t xml:space="preserve">The 'Make or Buy' Decision in Private Environmental Transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.79-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-008-9080-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490152v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 'Make or Buy' Decision in Private Environmental Transactions</w:t>
+                <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.3194-3202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10657-008-9080-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01462346v1</w:t>
+                <w:t xml:space="preserve">hal-01072317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-labelled food products: what are consumers paying for?</w:t>
               </w:r>
@@ -4604,213 +4604,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'éco-étiquetage des produits est-il crédible ? Proposition d'un cadre d'analyse</w:t>
+                <w:t xml:space="preserve">Gestion et environnement : anatomie d'une relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.216-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.020.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939960v1</w:t>
+                <w:t xml:space="preserve">hal-01939959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et environnement : anatomie d'une relation</w:t>
+                <w:t xml:space="preserve">L'éco-étiquetage des produits est-il crédible ? Proposition d'un cadre d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3, pp.369-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.020.0217⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01939959v1</w:t>
+                <w:t xml:space="preserve">hal-01939960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en perspective et discussion de l'exclusion des produits agro-alimentaires du dispositif d'écolabellisation</w:t>
               </w:r>
@@ -8714,51 +8714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do risk preferences really matter? the case of pesticide use in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8989,194 +8989,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
+                <w:t xml:space="preserve">Impact of private labels and information campaigns on organic and fair trade food demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Piet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ropars-Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jude Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790605v1</w:t>
+                <w:t xml:space="preserve">hal-01947418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of private labels and information campaigns on organic and fair trade food demand</w:t>
+                <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jude Saint-Gilles</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947418v1</w:t>
+                <w:t xml:space="preserve">hal-02790605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of probability weighting on WTP for crop insurance with and without yield skewness</w:t>
               </w:r>
@@ -10160,211 +10160,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effectiveness of voluntary approaches : does the number of participants matter ?</w:t>
+                <w:t xml:space="preserve">Could ecolabeling mitigate market failures ? An analysis applied to agrofood products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02829015v1</w:t>
+                <w:t xml:space="preserve">hal-02830029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could ecolabeling mitigate market failures ? An analysis applied to agrofood products</w:t>
+                <w:t xml:space="preserve">Environmental effectiveness of voluntary approaches : does the number of participants matter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02830029v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can labelling policies do more harm than good ? An analysis applied to environmental labelling schemes</w:t>
               </w:r>
@@ -10442,51 +10442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et certification environnementales en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10573,51 +10573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -10729,51 +10729,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D7FA62A"/>
+    <w:nsid w:val="9DDE432E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10960,51 +10960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/douadia-bougherara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9976-8543" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077288068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cee-m.fr/member/bougherara-douadia/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571841v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Cornelia Baaken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Czajkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macario Rodriguez&#8208;entrena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13488" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schaak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rommel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sagebiel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoae021/7731124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Saint-Gilles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Weill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02707-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13330" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Friesen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.07.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342609v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09756-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219533v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-021-09345-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106684" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gassmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Teisl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.89.4.767" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0193-5895(2012)0000025009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thi&#233;baut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sainte-Beuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.01.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKZR1629-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2010.03.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDMD7TH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-008-9080-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbp023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B11FB7BAC64B40D0CB3D96EC28F09B7D5EB0F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1272" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2007.00339.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00651DB64B83E9A4CC29604C90790351FBAAE9DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.017643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-5273-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939960v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.020.0217" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939957v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiebaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. B&#233;lis Bergouignan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219471v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818118v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ducos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cornier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Rolland Femenia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Koussoub&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790605v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947418v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947417v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209049v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939965v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462623v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825201v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827663v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Am&#233;nagement Du Territoire Et de L'Environnement,paris (fra)" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/douadia-bougherara" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9976-8543" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077288068" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cee-m.fr/member/bougherara-douadia/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05571841v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345658" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950917v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Cornelia Baaken" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Kuhfuss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Czajkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macario Rodriguez&#8208;entrena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13488" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Schaak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Rommel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Sagebiel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qopen/qoae021/7731124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03811624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lapierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenol&#233; Le Velly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sauquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2022.107610" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02769536v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ropars-Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Saint-Gilles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0018" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03476692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Weill" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02707-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Barreiro-Hurl&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13330" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03739823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Friesen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nauges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2022.07.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11166-021-09345-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342609v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bontemps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-021-09756-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Nauges" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.106946" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02541728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106684" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607282v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gassmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Heinzel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5341" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208864v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Teisl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.89.4.767" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0193-5895(2012)0000025009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thi&#233;baut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sainte-Beuve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Denant-Bo&#232;mont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.01.023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKZR1629-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2010.03.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDMD7TH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462462v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440412" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-008-9080-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbp023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55B11FB7BAC64B40D0CB3D96EC28F09B7D5EB0F2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462347v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1272" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462348v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462331v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939951v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2007.00339.x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00651DB64B83E9A4CC29604C90790351FBAAE9DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939935v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.017643" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939943v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939936v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-005-5273-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939959v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.020.0217" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939960v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939966v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939957v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiebaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946272v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Teyssier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barrault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. B&#233;lis Bergouignan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brochot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03234868v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219471v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219739v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971540v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911611v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462702v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462437v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189428v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818118v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pech" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Ducos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829495v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833778v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821103v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602030v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cornier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523016v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Salani&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Rolland Femenia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972016v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349026v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Koussoub&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971995v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04972008v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892858v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947418v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790605v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947417v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209049v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939949v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939965v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462623v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825201v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827663v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830029v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829015v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826540v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Am&#233;nagement Du Territoire Et de L'Environnement,paris (fra)" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>