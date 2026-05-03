--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -679,5133 +679,5133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Fasc. 1100-95 : TRIBUNAL JUDICIAIRE. – Procédure contentieuse orale - la procédure ordinaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Réforme de l’adoption »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 2 (comm. 47)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« V° Tribunal judiciaire - Fasc. 12 : TRIBUNAL JUDICIAIRE. – Organisation et compétence »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« QPC : responsabilité des parents du fait de l’enfant mineur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 4 (comm. 116)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’aide universelle d'urgence pour les personnes victimes de violences conjugales Focus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 5 (alerte 5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« V° Tribunal judiciaire - Fasc. 12 : TRIBUNAL JUDICIAIRE. – Organisation et compétence »</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fasc. 1100-65 : TRIBUNAL JUDICIAIRE. – Juge des contentieux de la protection »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Fasc. 1100-65 : TRIBUNAL JUDICIAIRE. – Juge des contentieux de la protection »</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fasc. 1100-40 : TRIBUNAL JUDICIAIRE. – Organisation et fonctionnement. – Service juridictionnel - Chambre de proximité - Greffe – Parquet »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Fasc. 1100-40 : TRIBUNAL JUDICIAIRE. – Organisation et fonctionnement. – Service juridictionnel - Chambre de proximité - Greffe – Parquet »</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fasc. 1100-85 : TRIBUNAL JUDICIAIRE. – Procédure contentieuse écrite – Procédure ordinaire : mise en état »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Fasc. 1100-85 : TRIBUNAL JUDICIAIRE. – Procédure contentieuse écrite – Procédure ordinaire : mise en état »</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fasc. 1100-75 : TRIBUNAL JUDICIAIRE. – Procédure devant le tribunal judiciaire– Dispositions communes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Fasc. 1100-75 : TRIBUNAL JUDICIAIRE. – Procédure devant le tribunal judiciaire– Dispositions communes »</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Appel principal du ministère irrecevable : non-usage de la voie électronique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 6 (177)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’information du mineur capable de discernement de son droit à être entendu par le juge Focus »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 6 (alerte 6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liquidation et de partage de la communauté et obligation de motivation des juges »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 12 (comm. 322)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fixation des honoraires du notaire par le juge taxateur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 11 (comm. 297)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Compétence du juge aux affaires familiales pour statuer sur une demande d’indemnité d’occupation formée par une concubine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 6 (comm. 175)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04027962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Honoraire de résultat de l’avocat dans la procédure de divorce : droit à rémunération complémentaire pour service rendu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 4 (comm. 114)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fasc. 600-25 : Audition du mineur en justice »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Appel principal du ministère irrecevable : non-usage de la voie électronique »</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fasc. 1100-90 : TRIBUNAL JUDICIAIRE. – Procédure contentieuse écrite – Procédure ordinaire : clôture de l’instruction. Renvoi à l’audience de plaidoirie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fasc. 1200-05 : TRIBUNAL JUDICIAIRE. – Autres procédures. – Procédure à jour fixe - ordonnances de référé - ordonnances sur requête - procédure sur décision de renvoi de la juridiction pénale - procédure accélérée au fond »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fasc. 900-30 Autorité de la chose jugée au civil sur le civil ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fasc. 1100-35 : TRIBUNAL JUDICIAIRE. – Organisation et administration »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Modalités de composition et de fonctionnement du Conseil national de l’adoption »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 6 (177)</w:t>
+              <w:t xml:space="preserve">, 2023, n° 2 (comm. 46)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« L’information du mineur capable de discernement de son droit à être entendu par le juge Focus »,</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fasc. 1100-80 : TRIBUNAL JUDICIAIRE. – Procédure contentieuse écrite. – Procédure ordinaire. – Orientation de l’affaire - Attribution de l’affaire à un juge unique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fasc. 1100-55 : TRIBUNAL JUDICIAIRE. – Juge aux affaires familiales »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Admission en soins psychiatriques sans consentement sous la forme d’une hospitalisation complète au groupe hospitalier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 6 (alerte 6)</w:t>
+              <w:t xml:space="preserve">, 2023, n° 3, (comm. 77)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Compétence du juge aux affaires familiales pour statuer sur une demande d’indemnité d’occupation formée par une concubine »</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fasc. 1100-45 : TRIBUNAL JUDICIAIRE. – Compétence matérielle et territoriale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Action en révision de la rente demandée par les héritiers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 6 (comm. 175)</w:t>
+              <w:t xml:space="preserve">, 2023, n° 8-9 (comm. 243)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Liquidation et de partage de la communauté et obligation de motivation des juges »</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Demande de mainlevée de l’opposition à la transcription d’un mariage célébré à l’étranger »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 12 (comm. 322)</w:t>
+              <w:t xml:space="preserve">, 2023, n° 6 (comm. 176)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Reconnaissance de paternité mensongère »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melina Douchy Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 11 (comm. 297)</w:t>
+              <w:t xml:space="preserve">, 2023, n° 11 (comm. 298)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contentieux familial 2022</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasc. 1100-70 : TRIBUNAL JUDICIAIRE. – Président du tribunal judiciaire. Fonctions de coordination. – Contrôle des mesures d’instruction et commissions rogatoires en provenance de l’étranger. Indemnisation d’infractions et d’actes de terrorisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Procédure civile [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.523</w:t>
+              <w:t xml:space="preserve">, 2022, 10, pp.528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Honoraire de résultat de l’avocat dans la procédure de divorce : droit à rémunération complémentaire pour service rendu »</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03609008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial janvier 2020 -décembre 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 09, pp.499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03162355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 09, pp.506</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02503811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous Civ. 1re, 21 novembre 2018, n° 17-21095</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 4 (comm. 114)</w:t>
+              <w:t xml:space="preserve">, 2020, pp.comm. 228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial janvier 2019 -décembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 09, pp.505</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial janvier 2017 -décembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogue ou les dés pipés du protocole n° 16 en gestation pour autrui pratiquée à l'étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'INFORMATION EN DROIT DE LA SANTÉ DANS TOUS SES ÉTATS, 69, pp.239-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial janvier 2016 -décembre 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Modalités de composition et de fonctionnement du Conseil national de l’adoption »</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 09, pp.470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial janvier 2015 -décembre 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial janvier 2014 -décembre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le divorce ne serait-il que question d’argent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de philosophie du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial janvier 2013 -décembre 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, p. 689</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inconventionnalité de l'article L. 224-8, alinéa 1er, du code de l'action sociale et des familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.1106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.798</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial janvier 2012 -décembre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Espace judiciaire civil et européen - Un espace de justice commun : « l'Année européenne des citoyens 2013 ». Les droits conférés automatiquement à tous les citoyens de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 02, pp.327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Espace judiciaire civil européen - Présentation brève du règlement (UE) n° 650/2012 du Parlement européen et du conseil du 4 juillet 2012 relatif à la compétence, la loi applicable, la reconnaissance et l'exécution des décisions, et l'acceptation et l'exécution des actes authentiques en matière de successions et à la création d'un certificat successoral européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04, pp.897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Espace judiciaire civil européen - Médiation, un outil au service de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Espace judiciaire civil européen - Mise en application du règlement (UE) n° 1259/2010 du Conseil du 20 décembre 2010 mettant en oeuvre une coopération renforcée dans le domaine de la loi applicable au divorce et à la séparation de corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.685</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Espace judiciaire civil européen - Règlement (CE) n° 2201/2003 relatif à la compétence, la reconnaissance et l'exécution des décisions en matière matrimoniale et en matière de responsabilité parentale abrogeant le règlement (CE) n° 1347/2000 et la décision de placement d'un enfant dans un établissement fermé d'un autre Etat membre pour des fins thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 03, pp.688</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16, pp.1033</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial janvier 2011 -décembre 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Espace judiciaire civil européen - L'exception de litispendance soulevée dans une instance en divorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Espace judiciaire civil européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Espace judiciaire civil européen - Le Règlement (CE) n° 1259/2010 du Conseil du 20 décembre 2010 mettant en oeuvre une coopération renforcée dans le domaine de la loi applicable au divorce et à la séparation de corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Espace judiciaire civil européen - L'exécution de la décision certifiée ordonnant le retour d'un enfant illicitement retenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.482</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16, pp.1107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique Espace judiciaire civil européen - La notion de résidence habituelle au sens des articles 8 et 10 du règlement CE n° 2201/2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.481</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA DIGNITE DE LA PERSONNE EN TANT QU'ETRE HUMAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72, p. 36-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace judiciaire civil européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 02, pp.421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace judiciaire civil européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 04, pp.927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02260875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial - Divorce et tierce opposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 2 (comm. 46)</w:t>
+              <w:t xml:space="preserve">, 2009, 1, pp.comm. 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Admission en soins psychiatriques sans consentement sous la forme d’une hospitalisation complète au groupe hospitalier »</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 01, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux familial - Preuve du divorce : prise en compte par le juge des minimessages, dits « SMS », reçus sur le téléphone portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procédures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 3, (comm. 77)</w:t>
+              <w:t xml:space="preserve">, 2009, 10, pp.comm. 323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notification internationale et droits de la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 03, pp.212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...3380 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02211123v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04016911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentieux familial - Filiation : expertise biologique et motif légitime</w:t>
               </w:r>
@@ -7270,372 +7270,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'office du juge dans le contentieux familial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Lexis Nexis Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le divorce dix ans après la loi n° 2004-439 du 26 mai 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIVORCE: LES OBJECTIFS DU LEGISLATEUR DE 2004 ONT-ILS ETE ATTEINTS?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le lien familial en dehors du droit civil de la famille – la procédure civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lien familial hors du droit civil de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien familial peut-il être désinstitué ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lien familial, Lien obligationnel, Lien social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principes généraux de la procédure et l'esprit du Code de procédure civile face aux transformations opérées par le décret Magendie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’appel et la procédure d’appel au XXIème siècle, entre présent et à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015425v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04015437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exécution au sein de l'espace judiciaire européen, questions d'actualité</w:t>
               </w:r>
@@ -8779,51 +8779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Douchy-Oudot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576553v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014138v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469445v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barri&#232;re-Brousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gemignani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Menut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014099v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583291v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583285v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583397v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583369v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583410v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583271v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583431v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583414v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583366v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Douchy Oudot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583336v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216075v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015392v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261086v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213054v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015350v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261110v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211091v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016908v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016911v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584745v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015416v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015430v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015445v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chainais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04017086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Douchy-Oudot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576553v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014138v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469445v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent &#201;g&#233;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barri&#232;re-Brousse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Gemignani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Menut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014099v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04486781v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583292v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583396v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583385v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583305v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583291v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583285v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583410v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04027962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583271v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583431v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583414v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583419v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583406v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Douchy Oudot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03609008v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03162355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02503811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015382v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016849v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215426v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015358v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015355v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015392v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015352v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015351v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261086v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260905v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260904v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260906v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260875v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016911v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016908v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016901v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016932v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016925v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207733v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02207724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015407v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584745v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016813v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015437v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015416v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015430v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014029v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03104694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chainais" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04017086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015346v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014118v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>