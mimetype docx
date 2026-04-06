--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -459,295 +459,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05207732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic determinants of HPV vaccine awareness, uptake, and intention among parents of adolescents in France 2021-22</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adherence in adults with sickle cell disease: Using illness perception to understand the low adherence rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Rivera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+                <w:t xml:space="preserve">Maryline Couette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Chyderiotis</w:t>
+                <w:t xml:space="preserve">Stéphanie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+                <w:t xml:space="preserve">Vincent Chabasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21645515.2024.2381300⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (2), pp.100940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747813v1</w:t>
+                <w:t xml:space="preserve">hal-04768522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence in adults with sickle cell disease: Using illness perception to understand the low adherence rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sociodemographic determinants of HPV vaccine awareness, uptake, and intention among parents of adolescents in France 2021-22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chabasseur</w:t>
+                <w:t xml:space="preserve">Sandra Chyderiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Galactéros</w:t>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (2), pp.100940. </w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.2381300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2024.2381300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768522v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared human papillomavirus vaccine readiness within families: A psychometric analysis of parent–adolescent dyads in France.</w:t>
               </w:r>
@@ -995,295 +995,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of a 7C-model of antecedents of vaccine acceptance among healthcare workers, parents and adolescents in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can we improve the acceptability of vaccination against Human Papillomavirus (HPV) in France? An original qualitative study with focus groups comprising parents and school staff, interviewed separately</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Bruel</w:t>
+                <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Olivier</w:t>
+                <w:t xml:space="preserve">Marion Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46864-9⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (31), pp.4594-4608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.05.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287142v1</w:t>
+                <w:t xml:space="preserve">hal-04142711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we improve the acceptability of vaccination against Human Papillomavirus (HPV) in France? An original qualitative study with focus groups comprising parents and school staff, interviewed separately</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Fall</w:t>
+                <w:t xml:space="preserve">Psychometric validation of a 7C-model of antecedents of vaccine acceptance among healthcare workers, parents and adolescents in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Juneau</w:t>
+                <w:t xml:space="preserve">Sebastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Partouche</w:t>
+                <w:t xml:space="preserve">Cyril Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (31), pp.4594-4608. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.05.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46864-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142711v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence in adults with sickle cell disease: using illness perception to understand the low adherence rate</w:t>
               </w:r>
@@ -1351,64 +1351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Strokes Are Associated with More Global Cognitive Deficits in Adults with Sickle Cell Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Couette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for cognitive impairment in adults with sickle cell disease: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Couette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1645,51 +1645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Pham-Hung D’alexandry D’orengiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1749,77 +1749,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depression in adults with sickle cell disease: a systematic review of the methodological issues in assessing prevalence of depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1866,64 +1866,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Profile of Adults with Sickle Cell Disease - Cluster Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Couette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,64 +1996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Educational Bias in Cognitive Screening of Adults with Sickle Cell Disease: Comparison of Available Tools and Possible Strategies for Mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Couette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2182,51 +2182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lehougre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Arlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177, pp.517 - 525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lehougre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Arlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177 (6), pp.517-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2504,90 +2504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si nous éradiquions le cancer du col de l'utérus en France ? Focus groups avec des parents et professionnels de l'Éducation nationale concernant l'acceptabilité du vaccin anti-Papillomavirus Humain (HPV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3166,90 +3166,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer l'acceptabilité du vaccin anti-HPV ? Focus groups avec des parents et des professionnels de l'Éducation nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
@@ -3291,90 +3291,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How improve acceptability of vaccination against HPV? Focus groups with parents and school staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia</w:t>
@@ -3850,109 +3850,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la représentation de la maladie sur l’observance thérapeutique : orientations pour une intervention en éducation thérapeutique du patient</w:t>
+                <w:t xml:space="preserve">Processus adaptatifs et comportements de santé : influence de la représentation de la drépanocy-tose sur l’observance et l’adhésion thérapeutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès : « Pratiques et interventions en psychologie de la santé. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">58e Congrès national : « Psychologie, Santé et Société. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236573v1</w:t>
+                <w:t xml:space="preserve">hal-04236568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Sickle cell disease representation on compliance: orientation for health intervention</w:t>
               </w:r>
@@ -4014,109 +4014,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus adaptatifs et comportements de santé : influence de la représentation de la drépanocy-tose sur l’observance et l’adhésion thérapeutiques</w:t>
+                <w:t xml:space="preserve">Influence de la représentation de la maladie sur l’observance thérapeutique : orientations pour une intervention en éducation thérapeutique du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès national : « Psychologie, Santé et Société. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">10e congrès : « Pratiques et interventions en psychologie de la santé. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236568v1</w:t>
+                <w:t xml:space="preserve">hal-04236573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sickle cell disease representation as determinants of Medicine-taking behaviour</w:t>
               </w:r>
@@ -4681,51 +4681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21990691"/>
+    <w:nsid w:val="2567CD11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4912,51 +4912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doudin-doglioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3624-7251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dussault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera Torres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin Doglioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127344" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04747813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chyderiotis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2024.2381300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Couette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fort&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100940" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banaszuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001387" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pourageaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1374805" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04287142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bruel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46864-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142711v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calvet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041615" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bereznyakova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stapf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104207" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pham-Hung D&#8217;alexandry D&#8217;orengiani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.2016411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03312727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00543-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H.M. Kuo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bartolucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-150689" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soulieres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-143169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin-Doglioni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lehougre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Arlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/F8Q9Y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03284702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doudin-doglioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3624-7251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dussault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera Torres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin Doglioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127344" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Couette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fort&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100940" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04747813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chyderiotis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2024.2381300" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banaszuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001387" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pourageaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1374805" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.072" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04287142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bruel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46864-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calvet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041615" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bereznyakova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stapf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104207" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pham-Hung D&#8217;alexandry D&#8217;orengiani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.2016411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03312727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00543-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H.M. Kuo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bartolucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-150689" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soulieres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-143169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin-Doglioni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lehougre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Arlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/F8Q9Y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03284702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>