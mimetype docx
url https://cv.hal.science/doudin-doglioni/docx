--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -191,697 +191,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of school-based interventions on HPV vaccine-related knowledge, attitudes, and practices among adolescents in France: Secondary results from the PrevHPV trial</w:t>
+                <w:t xml:space="preserve">Effect of a multicomponent HPV intervention on self-reported HPV vaccine uptake and intention among French adolescents and parents: results from the national, cluster-randomised PrevHPV trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josée Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Rivera Torres</w:t>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.127344. </w:t>
+              <w:t xml:space="preserve">BMJ Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (2), pp.e001007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104906v1</w:t>
+                <w:t xml:space="preserve">hal-05207732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a multicomponent HPV intervention on self-reported HPV vaccine uptake and intention among French adolescents and parents: results from the national, cluster-randomised PrevHPV trial</w:t>
+                <w:t xml:space="preserve">The effect of school-based interventions on HPV vaccine-related knowledge, attitudes, and practices among adolescents in France: Secondary results from the PrevHPV trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josée Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Rivera Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (2), pp.e001007. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.127344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05207732v1</w:t>
+                <w:t xml:space="preserve">hal-05104906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence in adults with sickle cell disease: Using illness perception to understand the low adherence rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sociodemographic determinants of HPV vaccine awareness, uptake, and intention among parents of adolescents in France 2021-22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Forté</w:t>
+                <w:t xml:space="preserve">Sandra Chyderiotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chabasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Galactéros</w:t>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100940⟩</w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.2381300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2024.2381300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768522v1</w:t>
+                <w:t xml:space="preserve">hal-04747813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic determinants of HPV vaccine awareness, uptake, and intention among parents of adolescents in France 2021-22</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shared human papillomavirus vaccine readiness within families: A psychometric analysis of parent–adolescent dyads in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Rivera</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21645515.2024.2381300⟩</w:t>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (12), pp.893-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/hea0001387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747813v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared human papillomavirus vaccine readiness within families: A psychometric analysis of parent–adolescent dyads in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adherence in adults with sickle cell disease: Using illness perception to understand the low adherence rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Couette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+                <w:t xml:space="preserve">Vincent Chabasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Banaszuk</w:t>
+                <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (12), pp.893-903. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (2), pp.100940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/hea0001387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692295v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictors of health-related quality of life in a large cohort of adult patients living with sickle cell disease in France: the DREPAtient study</w:t>
               </w:r>
@@ -919,51 +919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Odièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, </w:t>
@@ -995,701 +995,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we improve the acceptability of vaccination against Human Papillomavirus (HPV) in France? An original qualitative study with focus groups comprising parents and school staff, interviewed separately</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening for cognitive impairment in adults with sickle cell disease: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Couette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ailloud</w:t>
+                <w:t xml:space="preserve">Justine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Branchereau</w:t>
+                <w:t xml:space="preserve">Olena Bereznyakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Fall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri Partouche</w:t>
+                <w:t xml:space="preserve">Christian Stapf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.05.072⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (4), pp.104207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142711v1</w:t>
+                <w:t xml:space="preserve">hal-04842928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of a 7C-model of antecedents of vaccine acceptance among healthcare workers, parents and adolescents in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Early Strokes Are Associated with More Global Cognitive Deficits in Adults with Sickle Cell Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Couette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Olivier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mekontso-Dessap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46864-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12041615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287142v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adherence in adults with sickle cell disease: using illness perception to understand the low adherence rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue européeene de psychologie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Strokes Are Associated with More Global Cognitive Deficits in Adults with Sickle Cell Disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+                <w:t xml:space="preserve">How can we improve the acceptability of vaccination against Human Papillomavirus (HPV) in France? An original qualitative study with focus groups comprising parents and school staff, interviewed separately</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ailloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Mekontso-Dessap</w:t>
+                <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Calvet</w:t>
+                <w:t xml:space="preserve">Catherine Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Partouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12041615⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (31), pp.4594-4608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.05.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096208v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for cognitive impairment in adults with sickle cell disease: A systematic review and meta-analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Psychometric validation of a 7C-model of antecedents of vaccine acceptance among healthcare workers, parents and adolescents in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olena Bereznyakova</w:t>
+                <w:t xml:space="preserve">Sebastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Stapf</w:t>
+                <w:t xml:space="preserve">Cyril Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (4), pp.104207. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46864-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842928v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric characteristics of the Revised Illness Perception Questionnaire (IPQ-R) in adults with sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Pham-Hung D’alexandry D’orengiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1736,90 +1736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depression in adults with sickle cell disease: a systematic review of the methodological issues in assessing prevalence of depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1866,77 +1866,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Profile of Adults with Sickle Cell Disease - Cluster Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Couette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin H.M. Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1996,77 +1996,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Educational Bias in Cognitive Screening of Adults with Sickle Cell Disease: Comparison of Available Tools and Possible Strategies for Mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Couette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soulieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2182,51 +2182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lehougre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Arlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177, pp.517 - 525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lehougre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Arlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177 (6), pp.517-525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2416,178 +2416,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared HPV vaccine readiness within families: a psychometric analysis of parent-adolescent dyads in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prise de décision vaccinale au sein de la famille: une analyse dyadique en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith E. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Conference: “Health Psychology for all: Equity, Inclusiveness and Transformation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Health Psychology Society (EHPS), Sep 2023, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">12e congrès : « Promouvoir des comportements favorables pour la sante : enjeux théoriques et mé-thodologiques. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236625v1</w:t>
+                <w:t xml:space="preserve">hal-04236619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si nous éradiquions le cancer du col de l'utérus en France ? Focus groups avec des parents et professionnels de l'Éducation nationale concernant l'acceptabilité du vaccin anti-Papillomavirus Humain (HPV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2623,234 +2636,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared HPV vaccine readiness within families: a psychometric analysis of parent-adolescent dyads in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shared HPV vaccine readiness within families: a psychometric analysis of parent-adolescent dyads in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith E. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Conference: ‘Health Psychology for all: Equity, Inclusiveness and Transformation’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Health Psychology Society, Sep 2023, Bremen (DE), Germany</w:t>
+              <w:t xml:space="preserve">37th Annual Conference: “Health Psychology for all: Equity, Inclusiveness and Transformation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Psychology Society (EHPS), Sep 2023, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970707v1</w:t>
+                <w:t xml:space="preserve">hal-04236625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de décision vaccinale au sein de la famille: une analyse dyadique en France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shared HPV vaccine readiness within families: a psychometric analysis of parent-adolescent dyads in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith E. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès : « Promouvoir des comportements favorables pour la sante : enjeux théoriques et mé-thodologiques. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">37th Annual Conference: ‘Health Psychology for all: Equity, Inclusiveness and Transformation’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Psychology Society, Sep 2023, Bremen (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236619v1</w:t>
+                <w:t xml:space="preserve">hal-04970707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser la prise de décision favorable à la santé : apports de l’entretien motivationnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Journée Neurologique de Langue Française (JNLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Neurologie, 2021, Paris (virtual congress), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2875,64 +2875,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser la prise de décision favorable à la santé : apports de l’entretien motivationnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Journées Neurologiques de Langue Française (JNLF).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Neurologie., 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2957,64 +2957,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychosocial factors influencing compliance in sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th annual Canadian Haemoglobinopathy Conference – Montréal (Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canadian Society of Haematology, 2020, Montreal ( Virtual ON LINE ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3039,64 +3039,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’observance thérapeutique dans la drépanocytose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone De Psychologie de la Sante (AFPSA), 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3153,103 +3153,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer l'acceptabilité du vaccin anti-HPV ? Focus groups avec des parents et des professionnels de l'Éducation nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
@@ -3278,103 +3278,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How improve acceptability of vaccination against HPV? Focus groups with parents and school staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia</w:t>
@@ -3403,103 +3403,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological antecedents of HPV vaccination among French adolescents and their parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Conference : “Charting New Territories in Health Psychology.”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia</w:t>
@@ -3528,64 +3528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding compliance in adults with sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Global congress on Sickle cell disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3604,398 +3604,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of illness perception on compliance in adults with sickle cell disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact de la vulnérabilité perçue sur l’adaptation à la drépanocytose chez les patients adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rencontre Rare : « La recherche, une nécessité pour les maladies rares. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Les 15e Journées : « Vulnérabilité, prévention et réhabilitation. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236554v1</w:t>
+                <w:t xml:space="preserve">hal-04236565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do my patients lie to me? Understanding non-compliance in adults with sickle cell disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of illness perception on compliance in adults with sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference : “Individuals and professionals: cooperation to health.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">6e Rencontre Rare : « La recherche, une nécessité pour les maladies rares. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236558v1</w:t>
+                <w:t xml:space="preserve">hal-04236554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la vulnérabilité perçue sur l’adaptation à la drépanocytose chez les patients adultes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Do my patients lie to me? Understanding non-compliance in adults with sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 15e Journées : « Vulnérabilité, prévention et réhabilitation. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims (51), France</w:t>
+              <w:t xml:space="preserve">33rd Conference : “Individuals and professionals: cooperation to health.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236565v1</w:t>
+                <w:t xml:space="preserve">hal-04236558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus adaptatifs et comportements de santé : influence de la représentation de la drépanocy-tose sur l’observance et l’adhésion thérapeutiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence de la représentation de la maladie sur l’observance thérapeutique : orientations pour une intervention en éducation thérapeutique du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès national : « Psychologie, Santé et Société. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">10e congrès : « Pratiques et interventions en psychologie de la santé. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236568v1</w:t>
+                <w:t xml:space="preserve">hal-04236573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Sickle cell disease representation on compliance: orientation for health intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Conference: “Health Psychology across the Lifespan : Uniting research, practice &amp; policy.”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Galway (National University of Ireland - Galway), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4014,152 +4014,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la représentation de la maladie sur l’observance thérapeutique : orientations pour une intervention en éducation thérapeutique du patient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Processus adaptatifs et comportements de santé : influence de la représentation de la drépanocy-tose sur l’observance et l’adhésion thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès : « Pratiques et interventions en psychologie de la santé. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">58e Congrès national : « Psychologie, Santé et Société. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236573v1</w:t>
+                <w:t xml:space="preserve">hal-04236568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sickle cell disease representation as determinants of Medicine-taking behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Conference: “Innovative ideas in health psychology.”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4184,64 +4184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vécu de la maladie et de son traitement chez les personnes atteintes de drépanocytose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57e Congrès national : « Liens et interactions, bien être et vulnérabilité : questions actuelles. »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nanterre - Université de Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4266,64 +4266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du lien entre la représentation de la maladie et l’adhésion thérapeutique chez des adultes atteints de drépanocytose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès : « De l’expertise scientifique à l’expertise profane. »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4380,77 +4380,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drépanocytose : Enjeux psychiques, représentations, comportements de santé et interventions chez l’enfant et l’adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lehougre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Müller, V. Laguette, &amp; L. Dany (Éds.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Open Science Framework; Édition des Archives contemporaines., 2020, </w:t>
@@ -4520,51 +4520,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs psychosociaux influençant l’observance thérapeutique des adultes atteints de drépanocytose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Nanterre - Paris X, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021PA100011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4681,51 +4681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2567CD11"/>
+    <w:nsid w:val="1C3EB6BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4912,51 +4912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doudin-doglioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3624-7251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104906v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dussault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera Torres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin Doglioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127344" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768522v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Couette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fort&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100940" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04747813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chyderiotis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2024.2381300" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banaszuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001387" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pourageaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1374805" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.072" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04287142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bruel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46864-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calvet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041615" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842928v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bereznyakova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stapf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104207" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pham-Hung D&#8217;alexandry D&#8217;orengiani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.2016411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03312727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00543-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H.M. Kuo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bartolucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-150689" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soulieres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-143169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin-Doglioni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lehougre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Arlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236554v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236558v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236565v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/F8Q9Y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03284702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doudin-doglioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3624-7251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207732v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dussault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera Torres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin Doglioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127344" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04747813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chyderiotis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2024.2381300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banaszuk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001387" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Couette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fort&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100940" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pourageaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1374805" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bereznyakova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stapf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.072" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04287142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bruel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46864-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pham-Hung D&#8217;alexandry D&#8217;orengiani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.2016411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03312727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00543-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H.M. Kuo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bartolucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-150689" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soulieres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-143169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin-Doglioni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lehougre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Arlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236558v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/F8Q9Y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03284702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>