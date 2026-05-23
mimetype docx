--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-3624-7251</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=uEuVy_QAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -157,2979 +178,3697 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a multicomponent HPV intervention on self-reported HPV vaccine uptake and intention among French adolescents and parents: results from the national, cluster-randomised PrevHPV trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés psychométriques et validation de construit du Cognitive Restraint Assessment Questionnaire (CRAQ) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+                <w:t xml:space="preserve">Céline Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+                <w:t xml:space="preserve">Margaux Estremar-Ibor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Michel</w:t>
+                <w:t xml:space="preserve">Stéphane Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Docteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001007⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 184 (2), pp.137-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05207732v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of school-based interventions on HPV vaccine-related knowledge, attitudes, and practices among adolescents in France: Secondary results from the PrevHPV trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’adaptation à la fibromyalgie : le rôle de la représentation de la maladie face à la douleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eléna Macabrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127344⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2026.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104906v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociodemographic determinants of HPV vaccine awareness, uptake, and intention among parents of adolescents in France 2021-22</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The effect of school-based interventions on HPV vaccine-related knowledge, attitudes, and practices among adolescents in France: Secondary results from the PrevHPV trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josée Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Rivera Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21645515.2024.2381300⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.127344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747813v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared human papillomavirus vaccine readiness within families: A psychometric analysis of parent–adolescent dyads in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Deciphering Pain Experience in Adult Patients With Sickle Cell Disease: A Network Analysis of Pain‐Related Factors in a Single French Sickle Cell Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Galacteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.‐c. Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/hea0001387⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejp.70059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692295v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence in adults with sickle cell disease: Using illness perception to understand the low adherence rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Measurement of fatigue in sickle cell disease: a systematic review of fatigue measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Galactéros</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalina Dannoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100940⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-025-03961-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768522v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of health-related quality of life in a large cohort of adult patients living with sickle cell disease in France: the DREPAtient study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Educational Bias in Cognitive Screening of Adults with Sickle Cell Disease: A Bilingual Multisite Observational Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Couette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Desmarais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soulières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1374805⟩</w:t>
+              <w:t xml:space="preserve">Hemoglobin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (2), pp.156-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03630269.2025.2488375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842880v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for cognitive impairment in adults with sickle cell disease: A systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Stapf</w:t>
+                <w:t xml:space="preserve">Effect of a multicomponent HPV intervention on self-reported HPV vaccine uptake and intention among French adolescents and parents: results from the national, cluster-randomised PrevHPV trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Duc-Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (2), pp.e001007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04842928v1</w:t>
+                <w:t xml:space="preserve">hal-05207732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Strokes Are Associated with More Global Cognitive Deficits in Adults with Sickle Cell Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Adherence in adults with sickle cell disease: Using illness perception to understand the low adherence rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Couette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Calvet</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (2), pp.100940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2023.100940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12041615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04096208v1</w:t>
+                <w:t xml:space="preserve">hal-04768522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence in adults with sickle cell disease: using illness perception to understand the low adherence rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Shared human papillomavirus vaccine readiness within families: A psychometric analysis of parent–adolescent dyads in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Banaszuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">revue européeene de psychologie appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (12), pp.893-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/hea0001387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231585v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can we improve the acceptability of vaccination against Human Papillomavirus (HPV) in France? An original qualitative study with focus groups comprising parents and school staff, interviewed separately</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Partouche</w:t>
+                <w:t xml:space="preserve">Sociodemographic determinants of HPV vaccine awareness, uptake, and intention among parents of adolescents in France 2021-22</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Dussault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chyderiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.05.072⟩</w:t>
+              <w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.2381300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21645515.2024.2381300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142711v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric validation of a 7C-model of antecedents of vaccine acceptance among healthcare workers, parents and adolescents in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Predictors of health-related quality of life in a large cohort of adult patients living with sickle cell disease in France: the DREPAtient study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issifou Yaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Pourageaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Odièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1374805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46864-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04287142v1</w:t>
+                <w:t xml:space="preserve">hal-04842880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric characteristics of the Revised Illness Perception Questionnaire (IPQ-R) in adults with sickle cell disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How can we improve the acceptability of vaccination against Human Papillomavirus (HPV) in France? An original qualitative study with focus groups comprising parents and school staff, interviewed separately</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ailloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Juneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Partouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21642850.2021.2016411⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (31), pp.4594-4608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.05.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228479v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression in adults with sickle cell disease: a systematic review of the methodological issues in assessing prevalence of depression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Psychometric validation of a 7C-model of antecedents of vaccine acceptance among healthcare workers, parents and adolescents in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-021-00543-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46864-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03312727v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Profile of Adults with Sickle Cell Disease - Cluster Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Adherence in adults with sickle cell disease: using illness perception to understand the low adherence rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pablo Bartolucci</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">revue européeene de psychologie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236597v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Educational Bias in Cognitive Screening of Adults with Sickle Cell Disease: Comparison of Available Tools and Possible Strategies for Mitigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Early Strokes Are Associated with More Global Cognitive Deficits in Adults with Sickle Cell Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Couette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Forté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin H.M. Kuo</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mekontso-Dessap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2020-143169⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12041615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236598v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de la drépanocytose comme déterminants de l’observance thérapeutique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Screening for cognitive impairment in adults with sickle cell disease: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Couette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Bereznyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Stapf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.10.024⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (4), pp.104207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2023.104207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484380v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Psychometric characteristics of the Revised Illness Perception Questionnaire (IPQ-R) in adults with sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Pham-Hung D’alexandry D’orengiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galactéros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Psychology and Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.60-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21642850.2021.2016411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognitive Profile of Adults with Sickle Cell Disease - Cluster Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Couette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin H.M. Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Bartolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (Supplement 1), pp.3120-3120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2021-150689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Depression in adults with sickle cell disease: a systematic review of the methodological issues in assessing prevalence of depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galactéros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40359-021-00543-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03312727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of Educational Bias in Cognitive Screening of Adults with Sickle Cell Disease: Comparison of Available Tools and Possible Strategies for Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Forté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Couette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soulieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin H.M. Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136 (Supplement 1), pp.13-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2020-143169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la drépanocytose comme déterminants de l’observance thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin-Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lehougre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Arlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Galactéros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 177, pp.517 - 525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2017.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations de la drépanocytose comme déterminants de l’observance thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin-Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lehougre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Arlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Galactéros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 177 (6), pp.517-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2017.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise de décision vaccinale au sein de la famille: une analyse dyadique en France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">L’influence de la représentation de la maladie sur la vie de couple et la sexualité chez les femmes atteintes d’endométriose.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viguier Mailis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith E. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès : « Promouvoir des comportements favorables pour la sante : enjeux théoriques et mé-thodologiques. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">AFPSA - 13e Congrès national : « Les apports de la psychologie au regard des inégalités sociales de santé : comprendre et agir tout au long de la vie. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la santé, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236619v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si nous éradiquions le cancer du col de l'utérus en France ? Focus groups avec des parents et professionnels de l'Éducation nationale concernant l'acceptabilité du vaccin anti-Papillomavirus Humain (HPV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bonnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62ème Congrès de la Société Française de Psychologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychologie (SFP), Oct 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared HPV vaccine readiness within families: a psychometric analysis of parent-adolescent dyads in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith E. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Conference: “Health Psychology for all: Equity, Inclusiveness and Transformation”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Health Psychology Society (EHPS), Sep 2023, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared HPV vaccine readiness within families: a psychometric analysis of parent-adolescent dyads in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Conference: ‘Health Psychology for all: Equity, Inclusiveness and Transformation’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Health Psychology Society, Sep 2023, Bremen (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment favoriser la prise de décision favorable à la santé : apports de l’entretien motivationnel.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Prise de décision vaccinale au sein de la famille: une analyse dyadique en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Gay</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith E. Mueller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Journée Neurologique de Langue Française (JNLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Neurologie, 2021, Paris (virtual congress), France</w:t>
+              <w:t xml:space="preserve">12e congrès : « Promouvoir des comportements favorables pour la sante : enjeux théoriques et mé-thodologiques. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231669v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment favoriser la prise de décision favorable à la santé : apports de l’entretien motivationnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e Journées Neurologiques de Langue Française (JNLF).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Neurologie., 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">21e Journée Neurologique de Langue Française (JNLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neurologie, 2021, Paris (virtual congress), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236225v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychosocial factors influencing compliance in sickle cell disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comment favoriser la prise de décision favorable à la santé : apports de l’entretien motivationnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th annual Canadian Haemoglobinopathy Conference – Montréal (Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canadian Society of Haematology, 2020, Montreal ( Virtual ON LINE ), France</w:t>
+              <w:t xml:space="preserve">21e Journées Neurologiques de Langue Française (JNLF).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neurologie., 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04231627v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Psychosocial factors influencing compliance in sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th annual Canadian Haemoglobinopathy Conference – Montréal (Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canadian Society of Haematology, 2020, Montreal ( Virtual ON LINE ), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’observance thérapeutique dans la drépanocytose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patient et son entourage : quelles interactions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone De Psychologie de la Sante (AFPSA), 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3139,1224 +3878,1224 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer l'acceptabilité du vaccin anti-HPV ? Focus groups avec des parents et des professionnels de l'Éducation nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How improve acceptability of vaccination against HPV? Focus groups with parents and school staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ailloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Juneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological antecedents of HPV vaccination among French adolescents and their parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gagneux-Brunon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Conference : “Charting New Territories in Health Psychology.”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding compliance in adults with sickle cell disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Global congress on Sickle cell disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la vulnérabilité perçue sur l’adaptation à la drépanocytose chez les patients adultes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Impact of illness perception on compliance in adults with sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les 15e Journées : « Vulnérabilité, prévention et réhabilitation. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims (51), France</w:t>
+              <w:t xml:space="preserve">6e Rencontre Rare : « La recherche, une nécessité pour les maladies rares. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236565v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of illness perception on compliance in adults with sickle cell disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Do my patients lie to me? Understanding non-compliance in adults with sickle cell disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Rencontre Rare : « La recherche, une nécessité pour les maladies rares. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">33rd Conference : “Individuals and professionals: cooperation to health.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236554v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do my patients lie to me? Understanding non-compliance in adults with sickle cell disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact de la vulnérabilité perçue sur l’adaptation à la drépanocytose chez les patients adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference : “Individuals and professionals: cooperation to health.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Les 15e Journées : « Vulnérabilité, prévention et réhabilitation. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236558v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la représentation de la maladie sur l’observance thérapeutique : orientations pour une intervention en éducation thérapeutique du patient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of Sickle cell disease representation on compliance: orientation for health intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès : « Pratiques et interventions en psychologie de la santé. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">32nd Conference: “Health Psychology across the Lifespan : Uniting research, practice &amp; policy.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Galway (National University of Ireland - Galway), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236573v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sickle cell disease representation on compliance: orientation for health intervention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Processus adaptatifs et comportements de santé : influence de la représentation de la drépanocy-tose sur l’observance et l’adhésion thérapeutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Conference: “Health Psychology across the Lifespan : Uniting research, practice &amp; policy.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Galway (National University of Ireland - Galway), Ireland</w:t>
+              <w:t xml:space="preserve">58e Congrès national : « Psychologie, Santé et Société. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236572v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus adaptatifs et comportements de santé : influence de la représentation de la drépanocy-tose sur l’observance et l’adhésion thérapeutiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence de la représentation de la maladie sur l’observance thérapeutique : orientations pour une intervention en éducation thérapeutique du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58e Congrès national : « Psychologie, Santé et Société. »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">10e congrès : « Pratiques et interventions en psychologie de la santé. »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236568v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sickle cell disease representation as determinants of Medicine-taking behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Conference: “Innovative ideas in health psychology.”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vécu de la maladie et de son traitement chez les personnes atteintes de drépanocytose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57e Congrès national : « Liens et interactions, bien être et vulnérabilité : questions actuelles. »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nanterre - Université de Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du lien entre la représentation de la maladie et l’adhésion thérapeutique chez des adultes atteints de drépanocytose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès : « De l’expertise scientifique à l’expertise profane. »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4366,137 +5105,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drépanocytose : Enjeux psychiques, représentations, comportements de santé et interventions chez l’enfant et l’adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lehougre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Müller, V. Laguette, &amp; L. Dany (Éds.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Open Science Framework; Édition des Archives contemporaines., 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17605/OSF.IO/F8Q9Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4506,114 +5245,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs psychosociaux influençant l’observance thérapeutique des adultes atteints de drépanocytose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Oudin Doglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Nanterre - Paris X, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021PA100011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03284702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4681,51 +5420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C3EB6BB"/>
+    <w:nsid w:val="3B093E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4912,51 +5651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doudin-doglioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3624-7251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207732v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dussault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104906v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera Torres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin Doglioni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127344" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04747813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chyderiotis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2024.2381300" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692295v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banaszuk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001387" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Couette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fort&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100940" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pourageaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1374805" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bereznyakova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stapf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104207" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041615" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231585v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.072" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04287142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bruel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46864-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228479v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pham-Hung D&#8217;alexandry D&#8217;orengiani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.2016411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03312727v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00543-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236597v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H.M. Kuo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bartolucci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-150689" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soulieres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-143169" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484380v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin-Doglioni" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lehougre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Arlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228446v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230116v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737872v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236547v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236550v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236565v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236558v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236573v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236576v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229986v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/F8Q9Y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03284702v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/doudin-doglioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3624-7251" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uEuVy_QAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615287v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ferreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin Doglioni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Estremar-Ibor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giannini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Docteur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.02.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Macabrey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sordes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2026.03.009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Dussault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera Torres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gagneux-Brunon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Duc-Banaszuk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127344" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galacteros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;c. Gay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.70059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gourdin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalina Dannoune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Asti&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hamelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-025-03961-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fort&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Couette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desmarais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Souli&#232;res" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630269.2025.2488375" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabasseur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Galact&#233;ros" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2023.100940" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Banaszuk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/hea0001387" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04747813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Rivera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chyderiotis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2024.2381300" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issifou Yaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Pourageaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Odi&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1374805" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ailloud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Juneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.05.072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04287142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bruel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Olivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46864-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231585v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Gay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04096208v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mekontso-Dessap" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Calvet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12041615" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Bereznyakova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stapf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2023.104207" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pham-Hung D&#8217;alexandry D&#8217;orengiani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Gay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21642850.2021.2016411" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236597v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin H.M. Kuo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Bartolucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-150689" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03312727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-021-00543-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soulieres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2020-143169" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oudin-Doglioni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lehougre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Arlet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2017.10.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viguier Mailis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonnay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236625v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231669v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230116v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737872v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738147v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236547v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236568v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236576v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236581v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/F8Q9Y" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03284702v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA100011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>