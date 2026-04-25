--- v0 (2026-03-17)
+++ v1 (2026-04-25)
@@ -181,221 +181,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Fault-Tolerant RISC-V SoC in an SRAM-based FPGA under Proton Irradiation</w:t>
+                <w:t xml:space="preserve">Design and Reliability Analysis of a Pipeline RISC-V Processor Core</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Douglas A Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE Latin American Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481332v1</w:t>
+                <w:t xml:space="preserve">hal-05481356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HARV-SoC - A Fault-tolerant RISC-V Microcontroller for Dependable Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd TWIN-RELECT Training School on Fault-Tolerant AI Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -406,713 +402,717 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Reliability Analysis of a Pipeline RISC-V Processor Core</w:t>
+                <w:t xml:space="preserve">Characterization of a Fault-Tolerant RISC-V SoC in an SRAM-based FPGA under Proton Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE Latin American Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481356v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Analysis of Neural Network Inference on a Fault-Tolerant RISC-V SoC with Vector Extension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of HARV-SoC for Reliable Avionics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Workshop on Reliable and Secure RISC-V architectures (RESCUER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127945v1</w:t>
+                <w:t xml:space="preserve">hal-05017062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of HARV-SoC for Reliable Avionics Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability Analysis of Neural Network Inference on a Fault-Tolerant RISC-V SoC with Vector Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Imianosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Douglas A Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Reliable and Secure RISC-V architectures (RESCUER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017062v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient TinyML Inference on a Fault-Tolerant RISC-V SoC with Vector Extension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HARV - Hardened RISC-V System-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advances in Sensors and Interface (IWASI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd RISC-V in Space Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Gothenburg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127892v1</w:t>
+                <w:t xml:space="preserve">hal-04984377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARV - Hardened RISC-V System-on-Chip</w:t>
+                <w:t xml:space="preserve">HARV-SoC Evaluation on SmartFusion2 and PolarFire FPGAs Under Neutron Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas R Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd RISC-V in Space Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984377v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARV-SoC Evaluation on SmartFusion2 and PolarFire FPGAs Under Neutron Radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient TinyML Inference on a Fault-Tolerant RISC-V SoC with Vector Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Imianosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Grignani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Advances in Sensors and Interface (IWASI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Manfredonia, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWASI66786.2025.11121981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128008v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Session Paper: Simulation Methodologies and Experiments for Reliability Analysis of Devices in Radiation Harsh Environments</w:t>
               </w:r>
@@ -1124,77 +1124,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoloas Chatzivangelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikoloas Zazatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios-Ioannis Paliaroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
@@ -1223,90 +1223,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and Reliability Evaluation of a ChaCha20 Stream Cipher Hardware Accelerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil G Q Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1344,77 +1344,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Analysis of a Low-Cost CCSDS 123 Hyperspectral Image Compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Grignani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1465,90 +1465,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and Performance Evaluation of a RISC-V Vector Extension Unit for Vector Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Oxfordshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1750,51 +1750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viyas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS 2023 - European Conference on Radiation and Its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1871,51 +1871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rossi Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWASI 2023 - 9th IEEE International Workshop on Advances in Sensors and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bari, Italy. pp.227-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1949,51 +1949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Radiation Hardening Approach: a RISC-V System-on-Chip case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2238,64 +2238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kastriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DFT 2022 - 35th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Austin, United States. pp.1-6, </w:t>
@@ -2484,64 +2484,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar A Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2631,51 +2631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Albenes Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2735,51 +2735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a RISC-V Microcontroller Through Fault Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Asciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2895,51 +2895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Albenes Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rossi Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3012,265 +3012,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and characterization of a fault-tolerant CCSDS 123 hardware accelerator under neutron radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability Analysis of Baremetal and FreeRTOS Applications on Microchip PolarFire SoC RISC-V Multiprocessors Using High-Energy Protons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André M P Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Grignani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2025.105184⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.19922 - 19936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2024.3524726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350791v1</w:t>
+                <w:t xml:space="preserve">hal-05069554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Analysis of Baremetal and FreeRTOS Applications on Microchip PolarFire SoC RISC-V Multiprocessors Using High-Energy Protons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation and characterization of a fault-tolerant CCSDS 123 hardware accelerator under neutron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.19922 - 19936. </w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117, pp.105184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2024.3524726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2025.105184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069554v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRAM-based heavy ion beam flux and LET dosimetry</w:t>
               </w:r>
@@ -3282,51 +3282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Coronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén García-Alía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,90 +3390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fault-Tolerant CCSDS 123 Hardware Accelerator for Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Grignani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3559,51 +3559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio R Alas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (06), pp.P06009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3637,90 +3637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dependable and Low-Cost CCSDS 123 Hyperspectral Image Compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Grignani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3819,51 +3819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viyas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (10), pp.1822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3949,51 +3949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kastriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (22), </w:t>
@@ -4338,51 +4338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (12), pp.2557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4442,51 +4442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin William Mezger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar A Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4572,51 +4572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Albenes Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Albenes Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4975,51 +4975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago H. Rausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5151,51 +5151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EC8721E"/>
+    <w:nsid w:val="E9E14962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5382,51 +5382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/douglas-almeida-dos-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6502-4682" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278861342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481332v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Grignani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Imianosky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Melo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almeida dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127892v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI66786.2025.11121981" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128008v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Chatzivangelis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Zazatis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Ioannis Paliaroutis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil G Q Santana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Viel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M. Aviles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins Pio de Mattos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a Valderas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rossi Melo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI58316.2023.10164578" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rossi de Melo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT56152.2022.9962335" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03832662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03357515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Zeferino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03026132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Albenes Zeferino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Asciolla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Melo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menicucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37277-4_11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Bezerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14210/cotb.v11n1.p332-336" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350791v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2025.105184" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M P Mattos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3524726" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715265v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a-Al&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3487647" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2025.102465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M. P. Mattos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio R Alas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/20/06/P06009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/les.2024.3420934" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101822" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13224461" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2024.3378668" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Valderas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2024.3406021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12122557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin William Mezger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174125" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114346" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04612443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONS089" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S. Mafra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago H. Rausch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/douglas-almeida-dos-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6502-4682" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278861342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481356v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Grignani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Imianosky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Melo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almeida dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI66786.2025.11121981" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Chatzivangelis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Zazatis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Ioannis Paliaroutis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil G Q Santana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Viel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M. Aviles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins Pio de Mattos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a Valderas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rossi Melo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI58316.2023.10164578" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rossi de Melo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT56152.2022.9962335" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03832662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03357515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Zeferino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03026132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Albenes Zeferino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Asciolla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Melo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menicucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37277-4_11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Bezerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14210/cotb.v11n1.p332-336" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M P Mattos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3524726" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2025.105184" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715265v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a-Al&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3487647" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2025.102465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M. P. Mattos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio R Alas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/20/06/P06009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/les.2024.3420934" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101822" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13224461" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2024.3378668" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Valderas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2024.3406021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12122557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin William Mezger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174125" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114346" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04612443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONS089" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S. Mafra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago H. Rausch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>