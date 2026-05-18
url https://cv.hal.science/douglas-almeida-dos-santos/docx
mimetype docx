--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -2586,421 +2586,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03357515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Cost Fault-Tolerant RISC-V Processor for Space Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a RISC-V Microcontroller Through Fault Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Asciolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Menicucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS 2020 - 15th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081185⟩</w:t>
+              <w:t xml:space="preserve">APPLEPIES 2019 - International Conference on Applications in Electronics Pervading Industry, Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.91-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-37277-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03026132v1</w:t>
+                <w:t xml:space="preserve">lirmm-03025657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a RISC-V Microcontroller Through Fault Injection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario Asciolla</w:t>
+                <w:t xml:space="preserve">On-board Compressing of Hyperspectral Images using CCSDS 123</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Albenes Zeferino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rossi Melo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APPLEPIES 2019 - International Conference on Applications in Electronics Pervading Industry, Environment and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-37277-4_11⟩</w:t>
+              <w:t xml:space="preserve">COTB 2020 - Anais do XI Computer on the Beach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Balneário Camboriú, Brazil. pp.332-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14210/cotb.v11n1.p332-336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03025657v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03025767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-board Compressing of Hyperspectral Images using CCSDS 123</w:t>
+                <w:t xml:space="preserve">A Low-Cost Fault-Tolerant RISC-V Processor for Space Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Albenes Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rossi Melo</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COTB 2020 - Anais do XI Computer on the Beach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Balneário Camboriú, Brazil. pp.332-336, </w:t>
+              <w:t xml:space="preserve">DTIS 2020 - 15th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14210/cotb.v11n1.p332-336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03025767v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03026132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4325,51 +4325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4585,51 +4585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Albenes Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4863,51 +4863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Albenes Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASSS/LACW 2022 - Joint 3rd IAA Latin American Symposium on Small Satellites and 5th IAA Latin American CubeSat Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Brasilia, Brazil. , 2022</w:t>
@@ -4988,51 +4988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASSS/LACW 2022 - Joint 3rd IAA Latin American Symposium on Small Satellites and 5th IAA Latin American CubeSat Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Brasilia, Brazil. , 2022</w:t>
@@ -5151,51 +5151,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9E14962"/>
+    <w:nsid w:val="B949ED23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5382,51 +5382,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/douglas-almeida-dos-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6502-4682" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278861342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481356v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Grignani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Imianosky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Melo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almeida dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI66786.2025.11121981" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Chatzivangelis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Zazatis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Ioannis Paliaroutis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil G Q Santana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Viel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M. Aviles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins Pio de Mattos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a Valderas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rossi Melo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI58316.2023.10164578" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rossi de Melo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT56152.2022.9962335" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03832662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03357515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Zeferino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03026132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Albenes Zeferino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Asciolla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Melo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menicucci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37277-4_11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Bezerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14210/cotb.v11n1.p332-336" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M P Mattos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3524726" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2025.105184" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715265v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a-Al&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3487647" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2025.102465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M. P. Mattos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio R Alas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/20/06/P06009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/les.2024.3420934" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101822" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13224461" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2024.3378668" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Valderas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2024.3406021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12122557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin William Mezger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174125" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114346" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04612443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONS089" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S. Mafra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago H. Rausch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/douglas-almeida-dos-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6502-4682" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278861342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481356v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Santos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Grignani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Imianosky" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Melo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481410v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almeida dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127945v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127892v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI66786.2025.11121981" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Chatzivangelis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Zazatis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Ioannis Paliaroutis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil G Q Santana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715407v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Viel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266891v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M. Aviles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins Pio de Mattos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a Valderas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rossi Melo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI58316.2023.10164578" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rossi de Melo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT56152.2022.9962335" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03832662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03357515v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Zeferino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Asciolla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Melo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menicucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37277-4_11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Albenes Zeferino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Bezerra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14210/cotb.v11n1.p332-336" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03026132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081185" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M P Mattos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3524726" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2025.105184" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715265v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a-Al&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3487647" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151664v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2025.102465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M. P. Mattos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio R Alas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Santos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/20/06/P06009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666210v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/les.2024.3420934" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666202v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101822" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811422v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13224461" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2024.3378668" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Valderas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2024.3406021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12122557" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin William Mezger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174125" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114346" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04612443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UMONS089" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S. Mafra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago H. Rausch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>