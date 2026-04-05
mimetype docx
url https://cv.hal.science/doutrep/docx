--- v0 (2026-03-12)
+++ v1 (2026-04-05)
@@ -230,391 +230,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fillets onto mechanical properties of octet-truss lattice structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A direct slicing method for optimized lattice structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-13512-z⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2024019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745903v1</w:t>
+                <w:t xml:space="preserve">hal-04745855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Analysis of an Automotive Crash Box Using Strut-Based Lattice Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Susanth K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramu Murugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chidambara Raja S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4066379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct slicing method for optimized lattice structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fillets onto mechanical properties of octet-truss lattice structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foucault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.26. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (5-6), pp.2503-2516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2024019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-13512-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745855v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of hybrid manufacturing of a Ti-6Al-4V titanium alloy hip prosthesis</w:t>
               </w:r>
@@ -747,51 +747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method with ultrasonic mechanism for efficient depowdering of parts produced by electron beam melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1115,243 +1115,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la consommation énergétique de l'EBM : Analyse et proposition d'un modèle d'estimation</w:t>
+                <w:t xml:space="preserve">Positionnement d'un robot pour le dévissage automatisé grâce à des marqueurs ArUco : évaluation de la robustesse d'un système faible coût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bensrhir -Caloustian</w:t>
+                <w:t xml:space="preserve">C Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Dauvillaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bensrhir Caloustian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMART : recherche et enseignement agiles pour une industrie soutenable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S.MART, May 2025, Voguë, France</w:t>
+              <w:t xml:space="preserve">Rechercher etenseignement Agile pour une industrie soutenable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.mart, May 2025, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111950v1</w:t>
+                <w:t xml:space="preserve">hal-05114089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement d'un robot pour le dévissage automatisé grâce à des marqueurs ArUco : évaluation de la robustesse d'un système faible coût</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification de la consommation énergétique de l'EBM : Analyse et proposition d'un modèle d'estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bensrhir Caloustian</w:t>
+                <w:t xml:space="preserve">S Bensrhir -Caloustian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rechercher etenseignement Agile pour une industrie soutenable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S.mart, May 2025, Vogüé, France</w:t>
+              <w:t xml:space="preserve">SMART : recherche et enseignement agiles pour une industrie soutenable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S.MART, May 2025, Voguë, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114089v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'intégration d'un outil d'aide à la décision dans les méthodologies multicritères de conception de produit</w:t>
               </w:r>
@@ -1363,51 +1363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dauvillaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025 : Recherche et enseignement agiles pour une industrie soutenable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S.Mart, May 2025, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1553,51 +1553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1648,51 +1648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode pour dépoudrer des pièces issues du procédé de fusion par faisceau d'électrons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1743,51 +1743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode pour dépoudrer des pièces issues du procédé de fusion par faisceau d'électrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2339,51 +2339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Murthy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Murugan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jcamech.2024.376821.1102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13512-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Susanth K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja S" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Jos&#233; Festas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amaral Figueiredo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Hoang Vo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12621-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Persenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir -Caloustian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114089v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Devos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauvillaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir Caloustian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111952v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dauvillaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bensrhir - Caloustian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Murthy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Murugan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jcamech.2024.376821.1102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Susanth K" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja S" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13512-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Jos&#233; Festas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amaral Figueiredo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Hoang Vo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12621-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Persenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114089v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Devos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauvillaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir Caloustian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir -Caloustian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111952v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dauvillaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bensrhir - Caloustian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>