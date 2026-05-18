--- v1 (2026-04-05)
+++ v2 (2026-05-18)
@@ -230,391 +230,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A direct slicing method for optimized lattice structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fillets onto mechanical properties of octet-truss lattice structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foucault</w:t>
+                <w:t xml:space="preserve">Christelle Grandvallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2024019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (5-6), pp.2503-2516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-024-13512-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745855v1</w:t>
+                <w:t xml:space="preserve">hal-04745903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Analysis of an Automotive Crash Box Using Strut-Based Lattice Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Susanth K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramu Murugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chidambara Raja S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4066379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fillets onto mechanical properties of octet-truss lattice structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A direct slicing method for optimized lattice structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 132 (5-6), pp.2503-2516. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-024-13512-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2024019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745903v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of hybrid manufacturing of a Ti-6Al-4V titanium alloy hip prosthesis</w:t>
               </w:r>
@@ -747,51 +747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method with ultrasonic mechanism for efficient depowdering of parts produced by electron beam melting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1363,51 +1363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Dauvillaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025 : Recherche et enseignement agiles pour une industrie soutenable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S.Mart, May 2025, Vogüé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1553,51 +1553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1629,217 +1629,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode pour dépoudrer des pièces issues du procédé de fusion par faisceau d'électrons.</w:t>
+                <w:t xml:space="preserve">Une nouvelle méthode pour dépoudrer des pièces issues du procédé de fusion par faisceau d'électrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">S-MART 2023 -18ème colloque national S.mart, 4-6 avril 2023, Carry le Rouet, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence; Université de Toulon, Apr 2023, Carry-Le-Rouet (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398044v1</w:t>
+                <w:t xml:space="preserve">hal-04284186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode pour dépoudrer des pièces issues du procédé de fusion par faisceau d'électrons</w:t>
+                <w:t xml:space="preserve">Une nouvelle méthode pour dépoudrer des pièces issues du procédé de fusion par faisceau d'électrons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Doutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grandvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Museau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 -18ème colloque national S.mart, 4-6 avril 2023, Carry le Rouet, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence; Université de Toulon, Apr 2023, Carry-Le-Rouet (13), France</w:t>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284186v1</w:t>
+                <w:t xml:space="preserve">hal-04398044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depowdering of lattice structures manufactured by Electron Beam Melting</w:t>
               </w:r>
@@ -2339,51 +2339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Murthy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Murugan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jcamech.2024.376821.1102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Susanth K" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja S" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066379" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13512-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Jos&#233; Festas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amaral Figueiredo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Hoang Vo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12621-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Persenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114089v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Devos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauvillaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir Caloustian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir -Caloustian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111952v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dauvillaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bensrhir - Caloustian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanu Murthy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramu Murugan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Doutre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jcamech.2024.376821.1102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gobet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dendievel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-024-13512-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Susanth K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidambara Raja S" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4066379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745855v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2024019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Jos&#233; Festas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amaral Figueiredo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Ribeiro Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Hoang Vo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12621-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744450v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Museau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2022023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952483v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Persenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lhuissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2020.105769" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.05.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114089v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Devos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dauvillaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir Caloustian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111950v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bensrhir -Caloustian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111952v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dauvillaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bensrhir - Caloustian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Prudhomme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hoang Vo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>