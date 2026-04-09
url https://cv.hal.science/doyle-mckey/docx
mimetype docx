--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -290,312 +290,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil animals, plants and humans: Microtopography and spatial self-organization shape a diversity of wetland landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doyle McKey</w:t>
+                <w:t xml:space="preserve">An overlooked syndrome of deceptive pollination: Mimicry of food sources for attracting females of anautogenous flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vrecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Bilateral workshop of the Sino-French International Research Network on Biodiversity (SF-IRN-B)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chinese Academy of Sciences and CNRS, Jun 2024, Beijing, China</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the International Society of Chemical Ecology (ISCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958670v1</w:t>
+                <w:t xml:space="preserve">hal-04706216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ecology and herders’ knowledge to inform management of livestock and biodiversity in Sahelian savannas</w:t>
+                <w:t xml:space="preserve">Soil animals, plants and humans: Microtopography and spatial self-organization shape a diversity of wetland landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Ethnobiology, May 2024, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">1. Bilateral workshop of the Sino-French International Research Network on Biodiversity (SF-IRN-B)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chinese Academy of Sciences and CNRS, Jun 2024, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958750v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overlooked syndrome of deceptive pollination: Mimicry of food sources for attracting females of anautogenous flies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Proffit</w:t>
+                <w:t xml:space="preserve">Combining ecology and herders’ knowledge to inform management of livestock and biodiversity in Sahelian savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+                <w:t xml:space="preserve">Aly Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the International Society of Chemical Ecology (ISCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. pp.1-2</w:t>
+              <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Ethnobiology, May 2024, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706216v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping earth mounds from space</w:t>
               </w:r>
@@ -728,90 +728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pression de parcours et biodiversité : dynamique comparative de la végétation herbacée dans une aire protégée et dans les zones de pâturage adjacentes, et leurs conséquences pour les réseaux trophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aly Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Bassimbe Sagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">interactions biotiques, services écosystémiques, pastoralisme, savoirs locaux, aire protégée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux), Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1082,51 +1082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ligneux et les herbacés : leurs rôles dans le fonctionnement des écosystèmes sahéliens et leurs interactions. Restauration des habitats et dynamique de la biodiversité dans les socio-écosystèmes sahéliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aly Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restauration des habitats et dynamique de la biodiversité dans les socio-écosystèmes sahéliens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Balanites, Observatoire Hommes-Milieux Téssékéré, Sep 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1246,51 +1246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Worms of the World Virtual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biological Recording Company, Mar 2023, Uxbridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1557,51 +1557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aly Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Ecologie, Santé et Sociétés en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’International Research Laboratory Environnement, Santé, Sociétés,; Le Centre d’Excellence Africain AGIR; L’International Research Laboratory Reconciling Ecological and Human Adaptation for Biosphere Sustainability, Feb 2023, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2112,532 +2112,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smallholder farmers’ use and shaping of social-ecological heterogeneity for biodiverse agroecosystems and crops: an alternative vision of ‘precision agriculture</w:t>
+                <w:t xml:space="preserve">Ecología biocultural de sabanas de llanuras de inondación en los llanos del Beni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Aramayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+                <w:t xml:space="preserve">Marcelo Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Caillon</w:t>
+                <w:t xml:space="preserve">Yunoki Takayuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harlan III, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IV versión de la Feria Nacional de Investigación Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Santa Cruz de la Sierra, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961161v1</w:t>
+                <w:t xml:space="preserve">hal-04961146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforestry within broader anthropogenic landscapes: Indigenous and local knowledge, concepts and practices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Caillon</w:t>
+                <w:t xml:space="preserve">Adaptacion de la pesca pre-colombina al régimen de inundacion en las llanuras inundables del Beni-Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Yunoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ovando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIRAD, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">II Congreso boliviano de ictiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trinidad, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961186v1</w:t>
+                <w:t xml:space="preserve">hal-03739596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique des systèmes socio-écologiques dans les savanes inondables tropicales : questions ouvertes</w:t>
+                <w:t xml:space="preserve">Smallholder farmers’ use and shaping of social-ecological heterogeneity for biodiverse agroecosystems and crops: an alternative vision of ‘precision agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie &amp; Grande Transition. Journée institutionnelle de l’Archéologie du Muséum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muséum National d'Histoire Naturelle, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Harlan III, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959081v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptacion de la pesca pre-colombina al régimen de inundacion en las llanuras inundables del Beni-Bolivia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+                <w:t xml:space="preserve">Agroforestry within broader anthropogenic landscapes: Indigenous and local knowledge, concepts and practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Ovando</w:t>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congreso boliviano de ictiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Trinidad, Bolivia</w:t>
+              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739596v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecología biocultural de sabanas de llanuras de inondación en los llanos del Beni</w:t>
+                <w:t xml:space="preserve">La dynamique des systèmes socio-écologiques dans les savanes inondables tropicales : questions ouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV versión de la Feria Nacional de Investigación Ciencia y Tecnología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Santa Cruz de la Sierra, Bolivia</w:t>
+              <w:t xml:space="preserve">Archéologie &amp; Grande Transition. Journée institutionnelle de l’Archéologie du Muséum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum National d'Histoire Naturelle, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961146v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecología biocultural de sabanas de llanuras de inondación en los llanos del Beni</w:t>
               </w:r>
@@ -2649,77 +2649,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Luis Aramayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Yunoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV versión de la Feria Nacional de Investigación Ciencia y Tecnología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Santa Cruz de la Sierra, Bolivia</w:t>
@@ -3119,51 +3119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3358,77 +3358,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic review suggests extension and redefinition of a food-deception pollination syndrome involving anautogenous flies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vrecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3540,51 +3540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Porcuna-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PNAS Nexus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (12), pgaf390. </w:t>
@@ -3639,90 +3639,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigating human–plant reciprocity: commercial harvesting by professionals of a medicinal plant fosters multi‐actor landscape management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Locqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People and Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.Early view. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3754,239 +3754,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect–flower interactions, ecosystem functions, and restoration ecology in the northern Sahel: current knowledge and perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Doyle McKey</w:t>
+                <w:t xml:space="preserve">Reflections on the future of European ethnobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 100 (2), pp.969-995. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.13170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13002-025-00803-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872062v1</w:t>
+                <w:t xml:space="preserve">hal-05540966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the future of European ethnobiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+                <w:t xml:space="preserve">Insect–flower interactions, ecosystem functions, and restoration ecology in the northern Sahel: current knowledge and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (50), </w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (2), pp.969-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13002-025-00803-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/brv.13170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540966v1</w:t>
+                <w:t xml:space="preserve">hal-04872062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social strategies to access land influence crop diversity in northwestern Morocco</w:t>
               </w:r>
@@ -3998,64 +3998,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Hmimsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4240,77 +4240,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phylogeny of Vincetoxicum (Apocynaceae, Asclepiadoideae) from Thailand and integrative taxonomy corroborating a new cryptic species within Vincetoxicum kerrii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manit Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4571,273 +4571,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic positions of Thai members of Gymnema, Gymnemopsis and Sarcolobus (Apocynaceae, Asclepiadoideae, Marsdenieae), and two new Sarcolobus species uncovered by morpho-molecular evidence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mechanical stimulation of the stigmas triggers switch from female to male phase in the protogynous trap flower of Aristolochia rotunda (Aristolochiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Matrougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradorn Samsungnoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10265-024-01562-z⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (1), pp.e85906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/mbot.85906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930600v1</w:t>
+                <w:t xml:space="preserve">hal-04957714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation of the stigmas triggers switch from female to male phase in the protogynous trap flower of Aristolochia rotunda (Aristolochiaceae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic positions of Thai members of Gymnema, Gymnemopsis and Sarcolobus (Apocynaceae, Asclepiadoideae, Marsdenieae), and two new Sarcolobus species uncovered by morpho-molecular evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manit Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (1), pp.e85906. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (6), pp.951-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5209/mbot.85906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10265-024-01562-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04957714v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-Ecological Approach to a Forest-Swamp-Savannah Mosaic Landscape Using Remote Sensing and Local Knowledge: a Case Study in the Bas-Ogooué Ramsar Site, Gabon</w:t>
               </w:r>
@@ -4849,51 +4849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demichelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Oszwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Yannick Bitome Essono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4983,64 +4983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Locqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5091,51 +5091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking Outside the Continent and Outside the Box: Cross-Continental Comparative Studies Can Enrich Studies of Pre-Columbian Raised-Field Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5841,360 +5841,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting landscapes of pre-Columbian raised-field agriculture using high-resolution LiDAR topography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Roux</w:t>
+                <w:t xml:space="preserve">Semi-domesticated crops have unique functional roles in agroecosystems: perennial beans (Phaseolus dumosus and P. coccineus) and landscape ethnoecology in the Colombian Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Locqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Jouanne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lucia Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (2), pp.198-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2993/0278-0771-42.2.198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752156v1</w:t>
+                <w:t xml:space="preserve">hal-03737857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-domesticated crops have unique functional roles in agroecosystems: perennial beans (Phaseolus dumosus and P. coccineus) and landscape ethnoecology in the Colombian Andes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+                <w:t xml:space="preserve">Interpreting landscapes of pre-Columbian raised-field agriculture using high-resolution LiDAR topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Aramayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zangerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Lucia Sanabria</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikaël Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (2), pp.198-216. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.103408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2993/0278-0771-42.2.198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737857v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollinator and floral odor specificity among four synchronopatric species of Ceropegia (Apocynaceae) suggests ethological isolation that prevents reproductive interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manit Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6239,545 +6239,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The symbiosis between Philidris ants and the ant-plant Dischidia major includes fungal and algal associates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic evidence of prevalent hybridization throughout the evolutionary history of the fig-wasp pollination mutualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jittra Piapukiew</w:t>
+                <w:t xml:space="preserve">Gang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anchittha Satjarak</w:t>
+                <w:t xml:space="preserve">Xingtan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Allen Herre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13199-021-00751-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-20957-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358013v1</w:t>
+                <w:t xml:space="preserve">hal-04930393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese distribution in the Mn-hyperaccumulator Grevillea meisneri from New Caledonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making the most of grasslands and heathlands: unearthing the links between soil paring-and-burning, plaggen cultivation, and raised-field agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03151-9⟩</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, En ligne : https://journals.openedition.org/ethnoecologie/8120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.8120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03481093v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence of prevalent hybridization throughout the evolutionary history of the fig-wasp pollination mutualism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manganese distribution in the Mn-hyperaccumulator Grevillea meisneri from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Wang</w:t>
+                <w:t xml:space="preserve">Lucie Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingtan Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlos A Machado</w:t>
+                <w:t xml:space="preserve">Armelle Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-20957-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.23780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03151-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04930393v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the most of grasslands and heathlands: unearthing the links between soil paring-and-burning, plaggen cultivation, and raised-field agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The symbiosis between Philidris ants and the ant-plant Dischidia major includes fungal and algal associates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manit Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jittra Piapukiew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchittha Satjarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20, En ligne : https://journals.openedition.org/ethnoecologie/8120. </w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (3), pp.305-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.8120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13199-021-00751-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04957367v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phylogenetic analysis and taxonomic reconsideration of Ceropegia hirsuta (Apocynaceae, Asclepiadoideae) reveal a novelty in Thailand, Ceropegia citrina sp. nov., with notes on its pollination ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manit Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,51 +6785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 307 (2), pp.14. </w:t>
@@ -7027,51 +7027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Segar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Jin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7112,295 +7112,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amazonian Savannas of French Guiana: Cultural and Social Importance, Biodiversity, and Conservation Challenges</w:t>
+                <w:t xml:space="preserve">Agricultural innovation and environmental change on the floodplains of the Congo River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Stier</w:t>
+                <w:t xml:space="preserve">Marion Comptour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William D de Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphen Rostain</w:t>
+                <w:t xml:space="preserve">Ariane Cosiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Claessens</w:t>
+                <w:t xml:space="preserve">Oliver T. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Dewynter</w:t>
+                <w:t xml:space="preserve">Jean-Claude Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1940082919900471⟩</w:t>
+              <w:t xml:space="preserve">Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186 (1), pp.16-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geoj.12314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02458581v1</w:t>
+                <w:t xml:space="preserve">hal-02424337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural innovation and environmental change on the floodplains of the Congo River</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Amazonian Savannas of French Guiana: Cultural and Social Importance, Biodiversity, and Conservation Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Cosiaux</w:t>
+                <w:t xml:space="preserve">Anna Stier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver T. Coomes</w:t>
+                <w:t xml:space="preserve">William D de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bader</w:t>
+                <w:t xml:space="preserve">Olivier Claessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+                <w:t xml:space="preserve">Maël Dewynter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 186 (1), pp.16-30. </w:t>
+              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.194008291990047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geoj.12314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1940082919900471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424337v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02458581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes agricoles du passé peuvent-ils inspirer la transition écologique ?</w:t>
               </w:r>
@@ -7600,511 +7600,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des confusions entre espèces préjudiciables à la gestion durable des essences forestières : l’exemple des acajous d’Afrique (&amp;lt;em&amp;gt;Khaya&amp;lt;/em&amp;gt;, Meliaceae)</w:t>
+                <w:t xml:space="preserve">Staminodes influence pollen removal and deposition rates in nectar-rewarding self-incompatible Phanera yunnanensis (Caesalpinioideae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Gaël Bouka Dipelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Doumenge</w:t>
+                <w:t xml:space="preserve">Menglin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Joël Loumeto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shuyin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manru Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/bft2019.339.a31714⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (1), pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266467418000433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620892v1</w:t>
+                <w:t xml:space="preserve">hal-04930330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-Columbian human occupation of Amazonia and its influence on current landscapes and biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Congeneric mutualist ant symbionts (Tetraponera , Pseudomyrmecinae) differ in level of protection of their myrmecophyte hosts (Barteria , Passifloraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kokolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Attéké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Achille Eyi Mintsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brama Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0001-3765201920190087⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.255-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S026646741900021X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04930285v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congeneric mutualist ant symbionts (Tetraponera , Pseudomyrmecinae) differ in level of protection of their myrmecophyte hosts (Barteria , Passifloraceae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des confusions entre espèces préjudiciables à la gestion durable des essences forestières : l’exemple des acajous d’Afrique (&amp;lt;em&amp;gt;Khaya&amp;lt;/em&amp;gt;, Meliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Achille Eyi Mintsa</w:t>
+                <w:t xml:space="preserve">Ulrich Gaël Bouka Dipelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Doumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brama Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+                <w:t xml:space="preserve">Jean Joël Loumeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gonmadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S026646741900021X⟩</w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 339, pp.17-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/bft2019.339.a31714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315907v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staminodes influence pollen removal and deposition rates in nectar-rewarding self-incompatible Phanera yunnanensis (Caesalpinioideae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ling Zhang</w:t>
+                <w:t xml:space="preserve">Pre-Columbian human occupation of Amazonia and its influence on current landscapes and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (1), pp.34-42. </w:t>
+              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (Suppl. 3), pp.e20190087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0266467418000433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0001-3765201920190087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04930330v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and differentiation among the species of African mahogany (Khaya spp.) based on a large SNP array</w:t>
               </w:r>
@@ -8228,51 +8228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental filtering determines patterns of tree species composition in small mountains of Atlantic Central African forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Gonmadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Doumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8361,90 +8361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wetland Raised-Field Agriculture and Its Contribution to Sustainability: Ethnoecology of a Present-Day African System and Questions about Pre-Columbian Systems in the American Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Comptour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (9), pp.3120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8517,51 +8517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ndikumana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vieilledent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8621,51 +8621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unique functioning of a pre-Columbian Amazonian floodplain fishery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8736,307 +8736,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogenetic perspective on the association between ants (Hymenoptera: Formicidae) and black yeasts (Ascomycota: Chaetothyriales)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altitudinal filtering of large-tree species explains above-ground biomass variation in an Atlantic Central African rain forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gonmadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vasse</w:t>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Voglmayr</w:t>
+                <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Mayer</w:t>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Gueidan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maximilian Nepel</w:t>
+                <w:t xml:space="preserve">Vincent Freycon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (02), pp.143 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266467416000602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.2519⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315947v1</w:t>
+                <w:t xml:space="preserve">hal-01557563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitudinal filtering of large-tree species explains above-ground biomass variation in an Atlantic Central African rain forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A phylogenetic perspective on the association between ants (Hymenoptera: Formicidae) and black yeasts (Ascomycota: Chaetothyriales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Picard</w:t>
+                <w:t xml:space="preserve">Marie Vasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
+                <w:t xml:space="preserve">Hermann Voglmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+                <w:t xml:space="preserve">Veronika Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Freycon</w:t>
+                <w:t xml:space="preserve">Cecile Gueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Nepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0266467416000602⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1850), pp.20162519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.2519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557563v1</w:t>
+                <w:t xml:space="preserve">hal-02315947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of spatial genetic structure in an ant-plant symbiosis reveals a tension zone and highlights speciation processes in tropical Africa</w:t>
               </w:r>
@@ -9182,51 +9182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Di Giusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (16), pp.6493-6506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9254,265 +9254,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerritos, tolas, tesos, camellones y otros montículos de las tierras bajas de Sudamérica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Present-day African analogue of a pre-European Amazonian floodplain fishery shows convergence in cultural niche construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José López Mazz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélisse Durécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ovando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Arqueologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24885/sab.v29i1.444⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (52), pp.14938-14943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1613169114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883528v1</w:t>
+                <w:t xml:space="preserve">ird-02558025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day African analogue of a pre-European Amazonian floodplain fishery shows convergence in cultural niche construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cerritos, tolas, tesos, camellones y otros montículos de las tierras bajas de Sudamérica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José López Mazz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Rostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (52), pp.14938-14943. </w:t>
+              <w:t xml:space="preserve">Revista de Arqueologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.86-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1613169114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24885/sab.v29i1.444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02558025v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sublethal attack by a sucking insect, Hyalymenus tarsatus, on Sesbania drummondii seeds: Impact on some seed traits related to fitness</w:t>
               </w:r>
@@ -9550,51 +9550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gibernau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (1), pp.28-36. </w:t>
@@ -9632,77 +9632,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pond fishing in the Congolese cuvette: a story of fishermen, animals, and water spirits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Comptour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9909,64 +9909,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verzelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver T. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Ecosystem Services From Biodiversity to Society, Part 1, </w:t>
@@ -10004,103 +10004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer seed networks make a limited contribution to agriculture? Four common misconceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver T. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn J. Mcguire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56, pp.41-50. </w:t>
@@ -10151,51 +10151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des fourmis et des hommes. Les constructeurs de paysage d’Amazonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carnets du paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27, pp.128-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10233,51 +10233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeological raised-field landscapes in French Guiana : a threatened biocultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10458,51 +10458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary fate of phenotypic plasticity and functional traits under domestication in manioc: changes in stem biomechanics and the appearance of stem brittleness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda S. Mühlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10601,51 +10601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Finsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 345 (7-8), pp.350 - 359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10692,51 +10692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of a major environmental crisis on species, populations and communities: The fragmentation of African forests at the end of the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 345, pp.263-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10809,51 +10809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guntra Aistara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11172,51 +11172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintien du potentiel adaptatif chez les plantes domestiquées à propagation clonale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11478,51 +11478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duputié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Salick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38 (6), pp.1033-1043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11594,51 +11594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ossari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11753,51 +11753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Delvare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce L. Webber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11844,51 +11844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary ecology of clonally propagated domesticated plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11961,51 +11961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-Columbian agricultural landscapes, ecosystem engineers, and self-organized patchiness in Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12235,705 +12235,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPULATION GENETICS OF MANIHOT ESCULENTA SSP. FLABELLIFOLIA GIVES INSIGHT INTO PAST DISTRIBUTION OF XERIC VEGETATION IN A POSTULATED FOREST REFUGIUM AREA IN NORTHERN AMAZONIA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Range expansion drive dispersal evolution in a three species symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques de Granville</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Léotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Dalecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04231.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (4), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334551v1</w:t>
+                <w:t xml:space="preserve">halsde-00414532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How farmer selection creates and maintains diversity, within a controlled range</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple non-specific chemical signal mediates defence behaviour in a specialised ant-plant mutualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Haxaire</w:t>
+                <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mckey</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Champlain Djieto-Lordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (9), pp.361-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2009.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477281v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional Amerindian cultivators combine directional and ideotypic selection for sustainable management of cassava genetic diversity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">How farmer selection creates and maintains diversity, within a controlled range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Haxaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Mckey</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 22 (6), pp.1317-1325. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 22, pp.1317-1325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1420-9101.2009.01749.X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02352627v1</w:t>
+                <w:t xml:space="preserve">hal-03477281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range expansion drive dispersal evolution in a three species symbiosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">POPULATION GENETICS OF MANIHOT ESCULENTA SSP. FLABELLIFOLIA GIVES INSIGHT INTO PAST DISTRIBUTION OF XERIC VEGETATION IN A POSTULATED FOREST REFUGIUM AREA IN NORTHERN AMAZONIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques de Granville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005377⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (13), pp.2897 - 2907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04231.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00414532v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple non-specific chemical signal mediates defence behaviour in a specialised ant-plant mutualism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Champlain Djieto-Lordon</w:t>
+                <w:t xml:space="preserve">Traditional Amerindian cultivators combine directional and ideotypic selection for sustainable management of cassava genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+                <w:t xml:space="preserve">F. Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (9), pp.361-362. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (6), pp.1317-1325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2009.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/J.1420-9101.2009.01749.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03061597v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYLOGEOGRAPHY AND THE ORIGIN OF CASSAVA: NEW INSIGHTS FROM THE NORTHERN RIM OF THE AMAZONIAN BASIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Léotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duputié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13036,51 +13036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental plasticity and biomechanics of treelets and lianas in Manihot aff. quinquepartita (Euphorbiaceae): a branch-angle climber of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick P. Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13286,51 +13286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding system and pollination biology of the semi-domesticated fruit tree, Tamarindus indica L. (Leguminosae: Caesalpinioideae): Implications for fruit production, selective breeding, and conservation of genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukary Ousmane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13446,51 +13446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (3), pp.305-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13549,64 +13549,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal sex as a private matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dormont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 178 (2), pp.225-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13679,64 +13679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (1), pp.41-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13764,536 +13764,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dung volatiles on the process of resource selection by coprophagous beetles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dormont</w:t>
+                <w:t xml:space="preserve">Genetic diversity of Tamarindus indica populations: Any clues on the origin from its current distribution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukary Ousmane Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Rapior</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hélène I. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Lumaret</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (7), pp.853-860</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196362v1</w:t>
+                <w:t xml:space="preserve">hal-04313987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in mating system and social structure of the ant Petalomyrmex phylax are associated with range expansion in Cameroon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+                <w:t xml:space="preserve">Influence of dung volatiles on the process of resource selection by coprophagous beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rapior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lumaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00044.x⟩</w:t>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (1), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-006-0355-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666531v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural hybridization between a clonally propagated crop, cassava (Manihot esculenta Crantz) and a wild relative in French Guiana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+                <w:t xml:space="preserve">Changes in mating system and social structure of the ant Petalomyrmex phylax are associated with range expansion in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Dalecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle B. Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (14), pp.3025-3038. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (3), pp.579-595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03340.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00044.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02334510v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity of Tamarindus indica populations: Any clues on the origin from its current distribution?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Natural hybridization between a clonally propagated crop, cassava (Manihot esculenta Crantz) and a wild relative in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (14), pp.3025-3038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03340.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313987v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unappreciated ecology of landrace populations: Conservation consequences of soil seed banks in Cassava</w:t>
               </w:r>
@@ -14331,51 +14331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 136 (4), pp.541-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14564,51 +14564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, pp.art. n°21. </w:t>
@@ -14640,334 +14640,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00339518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facultative polygyny in the plant-ant Petalomyrmex phylax (Hymenoptera: Formicinae): sociogenetic and ecological determinants of queen number</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sibling species of bean bruchids: a morphological and phylogenetic study of Acanthoscelides obtectus Say and Acanthoscelides obvelatus Bridwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00524.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (1), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0469.2004.00286.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012547v1</w:t>
+                <w:t xml:space="preserve">hal-02683136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibling species of bean bruchids: a morphological and phylogenetic study of Acanthoscelides obtectus Say and Acanthoscelides obvelatus Bridwell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Facultative polygyny in the plant-ant Petalomyrmex phylax (Hymenoptera: Formicinae): sociogenetic and ecological determinants of queen number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Dalecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 43 (1), pp.29-37. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (2), pp.133-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0469.2004.00286.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00524.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683136v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient and recent evolutionary history of the bruchid beetle, Acanthoscelides obtectus Say, a cosmopolitan pest of beans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15203,64 +15203,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microevolution in agricultural environments: how a traditional Amerindian farming practice favours heterozygosity in cassava (Manihot esculenta Crantz, Euphorbiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8 (2), pp.138-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15434,316 +15434,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in ethnoecological knowledge and management of medicinal plants in the Himalayas of Nepal: implications for conservation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doyle McKey</w:t>
+                <w:t xml:space="preserve">Symbiotic mutualism with a community of opportunistic ants: protection, competition, and ant occupancy of the myrmecophyte Barteria nigritana (Passifloraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champlain Djiéto-Lordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-00708-090306⟩</w:t>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (2), pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2004.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209324v1</w:t>
+                <w:t xml:space="preserve">hal-04317579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbiotic mutualism with a community of opportunistic ants: protection, competition, and ant occupancy of the myrmecophyte Barteria nigritana (Passifloraceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+                <w:t xml:space="preserve">Heterogeneity in ethnoecological knowledge and management of medicinal plants in the Himalayas of Nepal: implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Kumar Ghimire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Oecologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (3), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-00708-090306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actao.2004.03.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04317579v1</w:t>
+                <w:t xml:space="preserve">hal-05209324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How identity of the homopteran trophobiont affects sex allocation in a symbiotic plant-ant: the proximate role of food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 51 (2), pp.197-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16224,51 +16224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 129 (3), pp.367-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16314,77 +16314,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colony formation and acquisition of coccoid trophobionts by Aphomomyrmex afer (Formicinae): co-dispersal of queens and phoretic mealybugs in an ant-plant-homopteran mutualism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Matile-Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 47 (1), pp.84-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16443,64 +16443,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf volatile compounds and the distribution of ant patrollingin an ant-plant protection mutualism: Preliminary results onLeonardoxa (Fabaceae: Caesalpinioideae) andPetalomyrmex(Formicidae: Formicinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16585,77 +16585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worker size variation and the evolution of an ant-plant mutualism: Comparative morphometrics of workers of two closely related plant-ants, Petalomyrmex phylax and Aphomomyrmex afer (Formicinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Dalecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berticat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16714,77 +16714,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les symbioses entre plantes et fourmis arboricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Dalecky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annee Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 38 (3-4), pp.169-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16830,64 +16830,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ant-Plant Mutualism and Its Host-Specific Parasite: Activity Rhythms, Young Leaf Patrolling, and Effects on Herbivores of Two Specialist Plant-Ants Inhabiting the Same Myrmecophyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 84 (1), pp.130-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16915,420 +16915,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid deployment of allelochemicals in exudates of germinating seeds of Sesbania (Fabaceae): roles of seed anatomy and histolocalization of polyphenolic compounds in anti-pathogen defense of seedlings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Ant–plant–homopteran mutualism: how the third partner affects the interaction between a plant-specialist ant and its myrmecophyte host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Andary</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Terrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s000490050019⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 265 (1396), pp.569-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.1998.0332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346397v1</w:t>
+                <w:t xml:space="preserve">hal-02388741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corner's rules revisited: ontogenetic and interspecific patterns in leaf-stem allometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Mckey</w:t>
+                <w:t xml:space="preserve">Rapid deployment of allelochemicals in exudates of germinating seeds of Sesbania (Fabaceae): roles of seed anatomy and histolocalization of polyphenolic compounds in anti-pathogen defense of seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1469-8137.1998.00209.x⟩</w:t>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (3), pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000490050019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211486v1</w:t>
+                <w:t xml:space="preserve">hal-04346397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ant–plant–homopteran mutualism: how the third partner affects the interaction between a plant-specialist ant and its myrmecophyte host</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+                <w:t xml:space="preserve">Corner's rules revisited: ontogenetic and interspecific patterns in leaf-stem allometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Terrin</w:t>
+                <w:t xml:space="preserve">Laurent Amsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 265 (1396), pp.569-575. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 139, pp.459-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.1998.0332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1469-8137.1998.00209.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388741v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection against herbivores of the myrmecophyte Leonardoxa africana (Baill.) Aubrèv. T3 by its principal ant inhabitant Aphomomyrmex afer Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 321 (7), pp.593-601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17400,51 +17400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11 (1), pp.204-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17490,64 +17490,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits conferred by &amp;quot;timid&amp;quot; ants: active anti-herbivore protection of the rainforest tree Leonardoxa africana by the minute ant Petalomyrmex phylax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17645,51 +17645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khaladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biotheoretica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 43 (1-2), pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17761,51 +17761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviva Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 65 (3), pp.243-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17843,51 +17843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild yams revisited : is independence from agriculture possible for rain forest hunter-gatherers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garine De</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17938,51 +17938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPTATIONS FOR A TWO‐PHASE SEED DISPERSAL SYSTEM INVOLVING VERTEBRATES AND ANTS IN A HEMIEPIPHYTIC FIG (FICUS MICROCARPA: MORACEAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18346,51 +18346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figs of Madagascar, their wasps, their frugivores, their importance for humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18488,51 +18488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moraceae: Ficus, figs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18620,307 +18620,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre des apports de l'écologie à l'agroécologie</w:t>
+                <w:t xml:space="preserve">Apports de l'écologie à l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Hubert; Denis Couvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 2</w:t>
+              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.119-131, 2021, Collection Académie d’agriculture de France, 978-2-35671-679-8</w:t>
+              <w:t xml:space="preserve">, pp.211-227, 2021, Collection Académie d’agriculture de France, 978-2-35671-620-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326031v1</w:t>
+                <w:t xml:space="preserve">hal-03326028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'écologie à l'agroécologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre des apports de l'écologie à l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Hubert; Denis Couvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 1</w:t>
+              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.211-227, 2021, Collection Académie d’agriculture de France, 978-2-35671-620-0</w:t>
+              <w:t xml:space="preserve">, pp.119-131, 2021, Collection Académie d’agriculture de France, 978-2-35671-679-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326028v1</w:t>
+                <w:t xml:space="preserve">hal-03326031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple roles of soil animals in the interpretation of archaeological soils and sediments in lowland tropical South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19415,64 +19415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and Chemical Mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19545,51 +19545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19911,51 +19911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography and historical biogeography of obligate specific mutualisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20019,51 +20019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological approaches to crop domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20295,51 +20295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coévolution entre les plantes et les animaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20403,51 +20403,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme et la biodiversité tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Marty, F.D. Vivien, J. Lepart, R. Larrère (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les biodiversités. Objets, théories, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.37-55, 2005</w:t>
@@ -20476,64 +20476,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trophic structure of tropical ant–plant–herbivore interactions: community consequences and coevolutionary dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20623,51 +20623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild Yam Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garine De</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21080,51 +21080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources alimentaires des forêts tropicales : une mise en perspective des tendances évolutives et de l'impact du peuple­ment humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga F. Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21192,51 +21192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and history of tropical forests in relation to food availability - Background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga F. Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21330,51 +21330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lathyrus and Lathyrism: Proceedings of the International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Third World Medical Research Foundation, pp.213-224, 1986, 978-0961777500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21431,51 +21431,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flowers of Heterostemma ficoides (Apocynaceae, Asclepiadoideae) fool fig-pollinating wasps with their olfactory resemblance to figs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manit Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21569,51 +21569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El manejo de una pesquería precolombina en Baures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21681,103 +21681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture sur champs surélevés dans les savanes inondables comme ingénierie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisse Durécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Solibiéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Comptour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des ingénieries par et pour le vivant, écologiques et agro-écologiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montpellier, France</w:t>
@@ -21890,51 +21890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (2), pp.105-260, 2022, Special Issue</w:t>
@@ -22034,64 +22034,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becky Chaplin-Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IPBES. 2022, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22572,51 +22572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aramayo-Bejarano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Elena Suarez Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958750v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vrecko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Uzun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Pande" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cachin-Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Bassimbe Sagna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsais Blatrix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Aramayo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aramayo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Medina-Serrano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ga&#235;l Bouka-Dipelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rodrigue Mensah Eku&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Da&#239;nou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Florence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor R. Rodrigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Moussawi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323607" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961161v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959081v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739596v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yunoki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ovando" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961146v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunoki Takayuki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Iriarte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisay Lorena Adame Montoya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rowe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#252;hlen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Locqueville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10791" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872062v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13170" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-025-00803-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10617" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kidyoo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kidyoo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ekkaphan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13607" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manit Kidyoo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-023-01501-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100597" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bouka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Eku&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-024-01676-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930600v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01562-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957714v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Matrougui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradorn Samsungnoen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/mbot.85906" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demichelis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Philippe Sounguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-023-01827-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad077" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-P&#233;rez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-42.2.152" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Yao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalonen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9792" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manru Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanni Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxia Ma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahuang Luo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16720" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13754" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l U.D. Bouka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R.M. Eku&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12720" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930529v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lombardo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arroyo-Kalin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Schmidt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Huisman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena P Lima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20184-2(2021)" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jouanne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103408" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737857v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Sanabria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-42.2.198" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18031-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358013v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jittra Piapukiew" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchittha Satjarak" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00751-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481093v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Perrot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03151-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingtan Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Allen Herre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Machado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20957-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957367v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8120" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-020-01723-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648980v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilian Demetrio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Conrado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agno Acioli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferreira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bartz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15752" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Segar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1428" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458581v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D de Carvalho" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claessens" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dewynter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082919900471" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424337v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12314" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10546" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957197v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sprafke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bokatola Moyikola" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67467-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ga&#235;l Bouka Dipelet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jo&#235;l Loumeto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacques" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gonmadje" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.339.a31714" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930285v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201920190087" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315907v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kokolo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Achille Eyi Mintsa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brama Ibrahim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646741900021X" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930330v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglin Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Huang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467418000433" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957146v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Pakull" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bouka Dipelet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01191-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930236v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Sunderland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.04.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSCJM3J2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107273v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093120" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.04.056" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400938v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Prestes-Carneiro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24454-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315947v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vasse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Voglmayr" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Mayer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gueidan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Nepel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2519" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557563v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467416000602" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-324DFKNK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315946v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Piatscheck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12972" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di Giusto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3066" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883528v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#243;pez Mazz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24885/sab.v29i1.444" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558025v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouilly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613169114" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326838v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ceballos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andary" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2002.11682687" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107399v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2795" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878510v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882291v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2193" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300922v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ousmane Diallo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chevallier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJPS12.072" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00917926v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda S. M&#252;hlen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074727" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814520v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut dos Santos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.06.003" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908105v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2013.08.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007664v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J. Power" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis E. Mayle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Jones" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201461109" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687667v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Arias" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bino" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03133.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW01DH7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352648v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Salick" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02474.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C54CE549580A48018AB530AC511B74C5027B9E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302505v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ossari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jean Wickings" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04919.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-210TB7BG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643889v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John La Salle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce L. Webber" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2907.1.5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349704v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2010.03210.X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007851v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jago Jonathan Birk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908925107" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845799v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watling" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wainwright" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.016" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ124KC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334551v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de Granville" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04231.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWBKDFLR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477281v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duputi&#233;" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massol" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F David" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mckey" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352627v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1420-9101.2009.01749.X" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414532v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;otard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gaume" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005377" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061597v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Djieto-Lordon" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.03.026" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334539v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Debain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.05.003" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414538v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P. Rowe" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp078" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349791v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marlas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAO.2008.05.009" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MJ3LDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313571v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349796v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Salager" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beltran" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bousquet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1744-7429.2007.00373.X" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-263XZL1B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061598v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02428.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126336v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kumar Ghimire" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01375.x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196362v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lumaret" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0355-7" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC0C31F9943B787F1854D5E9D568FDAC6F521A24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666531v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle B. Mckey" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00044.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334510v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03340.x" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLL6FJHR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313987v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne I. Joly" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349811v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rival" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCON.2006.12.025" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89G5820Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349824v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1420-9101.2005.00990.X" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339518v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Benrey" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grill" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-1-21" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012547v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00524.x" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683136v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2004.00286.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315535v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Mercier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02470.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5P321HD2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349828v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda M&#252;hlen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garwood" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Horoszowski" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2004.01295.X" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349834v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2004.00708.X" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3G00PPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123622v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Khasah" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.05.021" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209324v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-00708-090306" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317579v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Dji&#233;to-Lordon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2004.03.007" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRPTNL19-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02437295v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650100416" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFW67LBZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295506v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gielly" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2657134" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123630v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giusto" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420100734" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RTP25XH9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342932v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matile-Ferrero" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000400050013" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDCR7FM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343985v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(00)01091-2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWGK8QJK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390082v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000400050129" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMG6507-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388733v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-5017(00)87667-9" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C155AA2A744FEDB925F7BD3BFC25FC2A5BAEF653/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390068v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546873" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346397v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000490050019" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZ33TX92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211486v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsellem" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1998.00209.x" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388741v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Terrin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0332" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388747v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80462-9" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHGKDS1T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353756v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1739.1997.95436.x" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D80TSVFP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388750v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420050302" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG480G2D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385064v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaladi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00709433" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0764PWHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385512v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviva Patel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379883v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garine De" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386169v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaufmann" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Horvitz" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1537-2197.1991.tb14501.x" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930647v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Giani" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslau Geraldes Teixeira" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Rauso Simeone" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003297673-2/historical-accumulation-biochar-soil-amendment-bruno-glaser-doyle-mckey-luise-giani-wenceslau-teixeira-giuseppe-di-rauso-simeone-jens-schneewei%C3%9F-nguyen-hien-jeffrey-homburg?context=ubx&amp;amp;refId=9212e199-e5a7-4d30-8453-a624bd492bef" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003297673" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930557v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-32284-6_4" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32284-6_4" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188347v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra M. Rafidison" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.princeton.edu/books/hardcover/9780691222622/the-new-natural-history-of-madagascar" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958562v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruaud" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafidison" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.73" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326031v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-ii/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326028v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013003v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Methods-in-Historical-Ecology-Insights-from-Amazonia/Odonne-Molino/p/book/9780367182212" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-17" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177487v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin L. Mercer" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora P. Castaneda-Alvarez" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef de Haan" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Hijmans" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/edited-volume/4330/AgrobiodiversityIntegrating-Knowledge-for-a" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788089v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957846v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hijmans" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7551/mitpress/11989.001.0001" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11989.003.0005" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03441618v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119329695.ch1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902064v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriarte" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaser" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441731v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480341v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892033v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904622v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441855v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/aux-origines-des-plantes-tome-1-9782213628363/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206095v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388916v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di G&#237;usto" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511541971.017" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279901v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123823v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tserikiantz" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123834v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Digiusto" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586910v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga F. Linares" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcel Hladik" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586891v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Clement" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452649v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashar" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706256v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402060v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454907v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Solibi&#233;da" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739121v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aramayo-Bejarano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Elena Suarez Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vrecko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Uzun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Pande" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cachin-Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Bassimbe Sagna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsais Blatrix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Aramayo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aramayo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Medina-Serrano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ga&#235;l Bouka-Dipelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rodrigue Mensah Eku&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Da&#239;nou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Florence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor R. Rodrigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Moussawi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323607" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunoki Takayuki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yunoki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ovando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Iriarte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisay Lorena Adame Montoya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rowe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#252;hlen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Locqueville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10791" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-025-00803-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13170" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10617" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kidyoo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kidyoo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ekkaphan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13607" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manit Kidyoo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-023-01501-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100597" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bouka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Eku&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-024-01676-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957714v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Matrougui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradorn Samsungnoen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/mbot.85906" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01562-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demichelis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Philippe Sounguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-023-01827-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad077" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-P&#233;rez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-42.2.152" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Yao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalonen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9792" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manru Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanni Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxia Ma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahuang Luo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16720" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13754" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l U.D. Bouka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R.M. Eku&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12720" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930529v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lombardo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arroyo-Kalin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Schmidt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Huisman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena P Lima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20184-2(2021)" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737857v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Sanabria" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-42.2.198" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jouanne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103408" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18031-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930393v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingtan Zhang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Allen Herre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Machado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20957-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Perrot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03151-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358013v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jittra Piapukiew" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchittha Satjarak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00751-x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-020-01723-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648980v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilian Demetrio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Conrado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agno Acioli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferreira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bartz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15752" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Segar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1428" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12314" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458581v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D de Carvalho" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claessens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dewynter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082919900471" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10546" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957197v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sprafke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bokatola Moyikola" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67467-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930330v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglin Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Huang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467418000433" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kokolo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Achille Eyi Mintsa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brama Ibrahim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646741900021X" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ga&#235;l Bouka Dipelet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jo&#235;l Loumeto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gonmadje" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.339.a31714" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930285v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201920190087" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957146v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Pakull" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bouka Dipelet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01191-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930236v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Sunderland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.04.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSCJM3J2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107273v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093120" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.04.056" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400938v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Prestes-Carneiro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24454-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557563v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467416000602" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-324DFKNK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315947v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vasse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Voglmayr" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Mayer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gueidan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Nepel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2519" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315946v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Piatscheck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12972" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di Giusto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3066" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouilly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613169114" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883528v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#243;pez Mazz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24885/sab.v29i1.444" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326838v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ceballos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andary" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2002.11682687" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107399v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2795" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878510v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882291v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2193" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300922v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ousmane Diallo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chevallier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJPS12.072" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00917926v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda S. M&#252;hlen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074727" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814520v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut dos Santos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.06.003" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908105v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2013.08.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007664v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J. Power" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis E. Mayle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Jones" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201461109" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687667v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Arias" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bino" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03133.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW01DH7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352648v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Salick" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02474.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C54CE549580A48018AB530AC511B74C5027B9E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302505v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ossari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jean Wickings" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04919.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-210TB7BG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643889v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John La Salle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce L. Webber" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2907.1.5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349704v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2010.03210.X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007851v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jago Jonathan Birk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908925107" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845799v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watling" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wainwright" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.016" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ124KC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414532v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;otard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gaume" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005377" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061597v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Djieto-Lordon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.03.026" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477281v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duputi&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massol" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F David" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mckey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334551v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de Granville" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04231.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWBKDFLR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352627v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1420-9101.2009.01749.X" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334539v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Debain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.05.003" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414538v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P. Rowe" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp078" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349791v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marlas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAO.2008.05.009" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MJ3LDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313571v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349796v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Salager" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beltran" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bousquet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1744-7429.2007.00373.X" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-263XZL1B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061598v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02428.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126336v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kumar Ghimire" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01375.x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313987v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne I. Joly" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196362v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lumaret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0355-7" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC0C31F9943B787F1854D5E9D568FDAC6F521A24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666531v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle B. Mckey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00044.x" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334510v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03340.x" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLL6FJHR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349811v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rival" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCON.2006.12.025" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89G5820Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349824v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1420-9101.2005.00990.X" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339518v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Benrey" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grill" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-1-21" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683136v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2004.00286.x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012547v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00524.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315535v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Mercier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02470.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5P321HD2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349828v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda M&#252;hlen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garwood" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Horoszowski" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2004.01295.X" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349834v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2004.00708.X" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3G00PPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123622v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Khasah" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.05.021" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317579v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Dji&#233;to-Lordon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2004.03.007" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRPTNL19-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209324v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-00708-090306" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02437295v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650100416" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFW67LBZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295506v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gielly" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2657134" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123630v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giusto" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420100734" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RTP25XH9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342932v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matile-Ferrero" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000400050013" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDCR7FM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343985v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(00)01091-2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWGK8QJK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390082v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000400050129" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMG6507-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388733v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-5017(00)87667-9" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C155AA2A744FEDB925F7BD3BFC25FC2A5BAEF653/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390068v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546873" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388741v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Terrin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0332" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346397v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000490050019" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZ33TX92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211486v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsellem" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1998.00209.x" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388747v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80462-9" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHGKDS1T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353756v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1739.1997.95436.x" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D80TSVFP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388750v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420050302" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG480G2D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385064v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaladi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00709433" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0764PWHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385512v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviva Patel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379883v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garine De" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386169v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaufmann" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Horvitz" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1537-2197.1991.tb14501.x" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930647v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Giani" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslau Geraldes Teixeira" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Rauso Simeone" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003297673-2/historical-accumulation-biochar-soil-amendment-bruno-glaser-doyle-mckey-luise-giani-wenceslau-teixeira-giuseppe-di-rauso-simeone-jens-schneewei%C3%9F-nguyen-hien-jeffrey-homburg?context=ubx&amp;amp;refId=9212e199-e5a7-4d30-8453-a624bd492bef" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003297673" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930557v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-32284-6_4" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32284-6_4" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188347v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra M. Rafidison" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.princeton.edu/books/hardcover/9780691222622/the-new-natural-history-of-madagascar" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958562v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruaud" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafidison" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.73" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326028v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326031v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-ii/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013003v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Methods-in-Historical-Ecology-Insights-from-Amazonia/Odonne-Molino/p/book/9780367182212" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-17" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177487v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin L. Mercer" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora P. Castaneda-Alvarez" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef de Haan" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Hijmans" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/edited-volume/4330/AgrobiodiversityIntegrating-Knowledge-for-a" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788089v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957846v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hijmans" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7551/mitpress/11989.001.0001" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11989.003.0005" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03441618v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119329695.ch1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902064v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriarte" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaser" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441731v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480341v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892033v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904622v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441855v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/aux-origines-des-plantes-tome-1-9782213628363/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206095v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388916v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di G&#237;usto" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511541971.017" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279901v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123823v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tserikiantz" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123834v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Digiusto" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586910v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga F. Linares" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcel Hladik" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586891v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Clement" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452649v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashar" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706256v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402060v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454907v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Solibi&#233;da" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739121v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>