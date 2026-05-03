--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,21348 +66,21835 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (119)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative studies of earth-mound landscapes of natural and cultural origin show why ecology needs archaeology and vice versa</w:t>
+                <w:t xml:space="preserve">Seasonal variation in insect assemblages at flowers of Balanites aegyptiaca, an ecologically and socially important tree species in the Ferlo region of Senegal’s Great Green Wall corridor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Moustapha Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vrecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.e37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265266v1</w:t>
+                <w:t xml:space="preserve">hal-05591681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin, distribution, diversity, and ecological legacy of plaggen agriculture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A systematic review suggests extension and redefinition of a food-deception pollination syndrome involving anautogenous flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vrecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsais Blatrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Place for the Heathlands? Human-Heath Relations in Deep Time and Contemporary Perspectives</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958613v1</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.mcaf009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaf009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overlooked syndrome of deceptive pollination: Mimicry of food sources for attracting females of anautogenous flies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Farmers hold diverse and connected values towards crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Porcuna-Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the International Society of Chemical Ecology (ISCE)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04706216v1</w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (12), pgaf390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgaf390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil animals, plants and humans: Microtopography and spatial self-organization shape a diversity of wetland landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doyle McKey</w:t>
+                <w:t xml:space="preserve">Navigating human–plant reciprocity: commercial harvesting by professionals of a medicinal plant fosters multi‐actor landscape management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Locqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Iain Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Bilateral workshop of the Sino-French International Research Network on Biodiversity (SF-IRN-B)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958670v1</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.Early view. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ecology and herders’ knowledge to inform management of livestock and biodiversity in Sahelian savannas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+                <w:t xml:space="preserve">Reflections on the future of European ethnobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958750v1</w:t>
+              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13002-025-00803-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping earth mounds from space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insect–flower interactions, ecosystem functions, and restoration ecology in the northern Sahel: current knowledge and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04706302v1</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 100 (2), pp.969-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.13170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pression de parcours et biodiversité : dynamique comparative de la végétation herbacée dans une aire protégée et dans les zones de pâturage adjacentes, et leurs conséquences pour les réseaux trophiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+                <w:t xml:space="preserve">Social strategies to access land influence crop diversity in northwestern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Hmimsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">interactions biotiques, services écosystémiques, pastoralisme, savoirs locaux, aire protégée</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958689v1</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.687-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestication, landscape management, food production systems, and societies in lowland South America: Insights from a major crop, manioc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doyle McKey</w:t>
+                <w:t xml:space="preserve">Molecular phylogeny of Vincetoxicum (Apocynaceae, Asclepiadoideae) from Thailand and integrative taxonomy corroborating a new cryptic species within Vincetoxicum kerrii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manit Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neolithic Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958641v1</w:t>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (1), pp.21-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-023-01501-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surales (Colombia), sartenejales (Bolivia) y otros paisajes de montículos de tierra: ¿qué son, cómo se forman, y qué nos dicen sobre la ecología de las llanuras aluviales estacionales?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specialized pollination by cecidomyiid flies and associated floral traits in Vincetoxicum sangyojarniae (Apocynaceae, Asclepiadoideae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ekkaphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar in Ecology and Systematics</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958763v1</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.166-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.13607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomics to address open questions on the chemical interactions between mistletoes and their host plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intimidation or deflection: field experiments in a tropical forest to simultaneously test two competing hypotheses about how butterfly eyespots confer protection against predators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ling Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS-CNRS Symposium Biodiversity, Global Change and EcoHealth</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958622v1</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.100597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.ecology.100597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ligneux et les herbacés : leurs rôles dans le fonctionnement des écosystèmes sahéliens et leurs interactions. Restauration des habitats et dynamique de la biodiversité dans les socio-écosystèmes sahéliens</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic differentiation in Khaya Ivorensis A. Chev., a threaten tree of evergreen African rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Doumenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Ekué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restauration des habitats et dynamique de la biodiversité dans les socio-écosystèmes sahéliens</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958664v1</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-024-01676-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suralitos lindos: ¿Qué son los surales y cómo se forman?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic positions of Thai members of Gymnema, Gymnemopsis and Sarcolobus (Apocynaceae, Asclepiadoideae, Marsdenieae), and two new Sarcolobus species uncovered by morpho-molecular evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manit Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958822v1</w:t>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (6), pp.951-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-024-01562-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The giant wetland worms of South America</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mechanical stimulation of the stigmas triggers switch from female to male phase in the protogynous trap flower of Aristolochia rotunda (Aristolochiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Matrougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradorn Samsungnoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worms of the World Virtual Symposium</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04266672v1</w:t>
+              <w:t xml:space="preserve">Mediterranean Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (1), pp.e85906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/mbot.85906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring neglected dimensions of the strategies of chemical defense of seeds and seedlings of tropical plants</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Socio-Ecological Approach to a Forest-Swamp-Savannah Mosaic Landscape Using Remote Sensing and Local Knowledge: a Case Study in the Bas-Ogooué Ramsar Site, Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demichelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Yannick Bitome Essono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Philippe Sounguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for the launching of the Franco-Chinese Virtual Institute on Biodiversity (CAS-CNRS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958788v1</w:t>
+              <w:t xml:space="preserve">Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (6), pp.1241-1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00267-023-01827-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04831613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surales (Colombia), sartenejales (Bolivia) y paisajes similares de montículos de tierra: ¿qué son y cómo se forman?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Aramayo</w:t>
+                <w:t xml:space="preserve">A feedback loop between management, intraspecific trait variation and harvesting practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Locqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Violle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire hebdomadaire</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958809v1</w:t>
+              <w:t xml:space="preserve">AoB Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), plad077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aobpla/plad077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees hide the forest? Trees hide the savanna! The neglected role of rangeland ecology in restoring biodiversity and ecosystem functioning in the silvopastoral Sahel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aly Diallo</w:t>
+                <w:t xml:space="preserve">Thinking Outside the Continent and Outside the Box: Cross-Continental Comparative Studies Can Enrich Studies of Pre-Columbian Raised-Field Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ruiz-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Ecologie, Santé et Sociétés en Afrique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958870v1</w:t>
+              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2), pp.152-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2993/0278-0771-42.2.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analysis of morphological and genetic markers reveals six species in the widespread taxon Khaya anthotheca (Welw.) C.DC (Meliaceae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The origin of cultivated mangosteen (Garcinia mangostana L. var. mangostana): critical assessments and an evolutionary‐ecological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T L Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jalonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AETFAT Congress</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05182694v1</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.e9792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raised-field agriculture in Africa, past and present</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence confirms an anthropic origin of Amazonian Dark Earths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Arroyo-Kalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Huisman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena P Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXTRACTING THE PAST FROM THE PRESENT International and Interdisciplinary Conference on African Precolonial History</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958935v1</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-20184-2(2021)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study Flood Regime Using High Temporal Resolution Sentinel-1 Images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+                <w:t xml:space="preserve">High outcrossing rates in a self‐compatible and highly aggregated host‐generalist mistletoe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manru Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Sui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanni Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanxia Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahuang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03322468v1</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (24), pp.6489-6504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining ecology, archaeology, and ethnobiology to decipher the biocultural ecology of tropical floodplain savannas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Soil animals and archaeological site formation processes, with a particular focus on insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tupper Seminar Series</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958952v1</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.13754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories that landscapes tell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khaya revisited: genetic markers and morphological analysis reveal six species in the widespread taxon K. anthotheca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël U.D. Bouka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Doumenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius R.M. Ekué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasso Daïnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Researchers Day</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04958986v1</w:t>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (4), pp.814-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tax.12720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecología biocultural de sabanas de llanuras de inondación en los llanos del Beni</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Semi-domesticated crops have unique functional roles in agroecosystems: perennial beans (Phaseolus dumosus and P. coccineus) and landscape ethnoecology in the Colombian Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Locqueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesse Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Lucia Sanabria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV versión de la Feria Nacional de Investigación Ciencia y Tecnología</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04961146v1</w:t>
+              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (2), pp.198-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2993/0278-0771-42.2.198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptacion de la pesca pre-colombina al régimen de inundacion en las llanuras inundables del Beni-Bolivia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interpreting landscapes of pre-Columbian raised-field agriculture using high-resolution LiDAR topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Aramayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zangerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congreso boliviano de ictiologia</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03739596v1</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.103408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smallholder farmers’ use and shaping of social-ecological heterogeneity for biodiverse agroecosystems and crops: an alternative vision of ‘precision agriculture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pollinator and floral odor specificity among four synchronopatric species of Ceropegia (Apocynaceae) suggests ethological isolation that prevents reproductive interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manit Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harlan III, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04961161v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.13788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18031-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroforestry within broader anthropogenic landscapes: Indigenous and local knowledge, concepts and practices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The symbiosis between Philidris ants and the ant-plant Dischidia major includes fungal and algal associates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manit Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jittra Piapukiew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anchittha Satjarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04961186v1</w:t>
+              <w:t xml:space="preserve">Symbiosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (3), pp.305-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13199-021-00751-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique des systèmes socio-écologiques dans les savanes inondables tropicales : questions ouvertes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic evidence of prevalent hybridization throughout the evolutionary history of the fig-wasp pollination mutualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingtan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Allen Herre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie &amp; Grande Transition. Journée institutionnelle de l’Archéologie du Muséum</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04959081v1</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-20957-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecología biocultural de sabanas de llanuras de inondación en los llanos del Beni</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making the most of grasslands and heathlands: unearthing the links between soil paring-and-burning, plaggen cultivation, and raised-field agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV versión de la Feria Nacional de Investigación Ciencia y Tecnología</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03739601v1</w:t>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, En ligne : https://journals.openedition.org/ethnoecologie/8120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.8120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting the agricultural practices of pre-Columbian farmers: insights from comparative studies of present-day systems throughout the tropics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manganese distribution in the Mn-hyperaccumulator Grevillea meisneri from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop « Agricultures Tropicales Millénaires”</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04959129v1</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.23780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03151-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-time data for long-term concepts : How local knowledge, historical ecology and archaeology can contribute to assessing and managing biodiversity and ecosystem services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular phylogenetic analysis and taxonomic reconsideration of Ceropegia hirsuta (Apocynaceae, Asclepiadoideae) reveal a novelty in Thailand, Ceropegia citrina sp. nov., with notes on its pollination ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manit Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deconninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INEE/CNRS Conference “Dimensions of biodiversity, scientific research to further the goals of IPBES</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04961230v1</w:t>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 307 (2), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00606-020-01723-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologie bioculturelle à travers l’espace et le temps. L’écologie, l’archéologie et l’ethnobiologie mettent en lumière les interactions entre les ingénieurs du sol humains et non-humains dans les savanes inondables d'Afrique et d'Amazonie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A “Dirty” Footprint: Macroinvertebrate diversity in Amazonian Anthropic Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilian Demetrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Conrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agno Acioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès des doctorants</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04961212v1</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (19), pp.4575-4591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approaches to pre-Columbian raised-field agriculture: ecology of seasonally flooded savannas, and living raised fields in Africa, as windows on the past and the future</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macroevolution of defense syndromes in Ficus (Moraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Segar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Jin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3er Encuentro Internacional de Arqueología Amazónica</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01988091v1</w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecm.1428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorghum, social links dans genetic diversity in Northern Cameroon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Raimond</w:t>
+                <w:t xml:space="preserve">Agricultural innovation and environmental change on the floodplains of the Congo River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Comptour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Cosiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver T. Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13thCongress of the International Society of Ethnobiology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451863v1</w:t>
+              <w:t xml:space="preserve">Geographical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186 (1), pp.16-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geoj.12314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the mechanical architecture during domestication in manioc (cassava)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Amazonian Savannas of French Guiana: Cultural and Social Importance, Biodiversity, and Conservation Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Stier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Rostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Claessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Dewynter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-00566001v1</w:t>
+              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.194008291990047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1940082919900471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02458581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes agricoles du passé peuvent-ils inspirer la transition écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.10546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Congo Basin ethnographic analogue of pre-Columbian Amazonian raised fields shows the ephemeral legacy of organic matter management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor R. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Sprafke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bokatola Moyikola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard G. Barthès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.10851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67467-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des confusions entre espèces préjudiciables à la gestion durable des essences forestières : l’exemple des acajous d’Afrique (&amp;lt;em&amp;gt;Khaya&amp;lt;/em&amp;gt;, Meliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Gaël Bouka Dipelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Doumenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Joël Loumeto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gonmadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 339, pp.17-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/bft2019.339.a31714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-Columbian human occupation of Amazonia and its influence on current landscapes and biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (Suppl. 3), pp.e20190087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0001-3765201920190087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staminodes influence pollen removal and deposition rates in nectar-rewarding self-incompatible Phanera yunnanensis (Caesalpinioideae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menglin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manru Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (1), pp.34-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266467418000433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congeneric mutualist ant symbionts (Tetraponera , Pseudomyrmecinae) differ in level of protection of their myrmecophyte hosts (Barteria , Passifloraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kokolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Attéké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Achille Eyi Mintsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brama Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (6), pp.255-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S026646741900021X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic diversity and differentiation among the species of African mahogany (Khaya spp.) based on a large SNP array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte Pakull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Ekué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Bouka Dipelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Doumenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.1035-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-019-01191-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental filtering determines patterns of tree species composition in small mountains of Atlantic Central African forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gonmadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Doumenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry Sunderland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Special issue "Guinean Forests of West and Central Africa: Ecology and Conservation", 94, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2018.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wetland Raised-Field Agriculture and Its Contribution to Sustainability: Ethnoecology of a Present-Day African System and Questions about Pre-Columbian Systems in the American Tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Comptour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (9), pp.3120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su10093120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential value of combining ALOS PALSAR and Landsat-derived tree cover data for forest biomass retrieval in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ndikumana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vieilledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213, pp.206-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2018.04.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The unique functioning of a pre-Columbian Amazonian floodplain fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24454-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altitudinal filtering of large-tree species explains above-ground biomass variation in an Atlantic Central African rain forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Gonmadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Réjou-Méchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Freycon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (02), pp.143 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266467416000602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A phylogenetic perspective on the association between ants (Hymenoptera: Formicidae) and black yeasts (Ascomycota: Chaetothyriales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Voglmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Gueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Nepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1850), pp.20162519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.2519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facing herbivory on the climb up: Lost opportunities as the main cost of herbivory in the wild yam Dioscorea praehensilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Di Giusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (16), pp.6493-6506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative analysis of spatial genetic structure in an ant-plant symbiosis reveals a tension zone and highlights speciation processes in tropical Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Piatscheck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (8), pp.1856-1868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cerritos, tolas, tesos, camellones y otros montículos de las tierras bajas de Sudamérica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José López Mazz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Rostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Arqueologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.86-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24885/sab.v29i1.444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Present-day African analogue of a pre-European Amazonian floodplain fishery shows convergence in cultural niche construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisse Durécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ovando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (52), pp.14938-14943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1613169114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02558025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of sublethal attack by a sucking insect, Hyalymenus tarsatus, on Sesbania drummondii seeds: Impact on some seed traits related to fitness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.28-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11956860.2002.11682687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pond fishing in the Congolese cuvette: a story of fishermen, animals, and water spirits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Comptour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecosystem Engineers in a Self-organized Soil: A Review of Concepts and Future Research Questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alister Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 181 (3-4), pp.91-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ss.0000000000000155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Network-Based Method to Detect Patterns of Local Crop Biodiversity: Validation at the Species and Infra-Species Levels CINVESTAV-IPN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verzelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver T. Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ecosystem Services From Biodiversity to Society, Part 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2015.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799313v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farmer seed networks make a limited contribution to agriculture? Four common misconceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver T. Coomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn J. Mcguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01184093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fourmis et des hommes. Les constructeurs de paysage d’Amazonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Rostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets du paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.128-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeological raised-field landscapes in French Guiana : a threatened biocultural heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Rostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethnoecologie.2193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential pollinators of Tamarindus indica L. (Caesalpinioideae) in Sudanian region of Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukary Ousmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African journal of Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (12), pp.528-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5897/AJPS12.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evolutionary fate of phenotypic plasticity and functional traits under domestication in manioc: changes in stem biomechanics and the appearance of stem brittleness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda S. Mühlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.e74727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00917926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating variation in stomatal frequency at intra-individual, intra-site, and inter-taxonomic levels in populations of the Leonardoxa africana (Fabaceae) complex over environmental gradients in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Finsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 345 (7-8), pp.350 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2013.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of a major environmental crisis on species, populations and communities: The fragmentation of African forests at the end of the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 345, pp.263-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.CRTE.2013.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seed exchange networks for agrobiodiversity conservation. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pautasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guntra Aistara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.151-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-012-0089-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permanent genetic resources added to molecular ecology resources database 1 august 2011-30 september 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. A'Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Argo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman Avand-Faghih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashoktaru Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.185-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03088.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fire-free land use in pre-1492 Amazonian savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Iriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell J. Power</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Rostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis E. Mayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huw Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (17), pp.6473-6478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1201461109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien du potentiel adaptatif chez les plantes domestiquées à propagation clonale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ETHNOECOLOGIE.741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permanent genetic resources added to Molecular Ecology Resources database 1 December 2011 - 31 January 2012.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James J. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Bernadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Bino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.570-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2012.03133.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary biogeography of Manihot (Euphorbiaceae), a rapidly radiating Neotropical genus restricted to dry environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Salick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (6), pp.1033-1043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02474.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights into the biogeographical history of the Lower Guinea Forest Domain: evidence for the role of refugia in the intraspecific differentiation of Aucoumea klaineana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ossari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jean Wickings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1), pp.131-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04919.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new Afrotropical genus and species of Tetrastichinae (Hymenoptera: Eulophidae) inducing galls on Bikinia (Fabaceae: Caesalpinioideae) and a new species of Ormyrus (Hymenoptera: Ormyridae) associated with the gall.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John La Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Delvare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce L. Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2907, pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.2907.1.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evolutionary ecology of clonally propagated domesticated plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (2), pp.318-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1469-8137.2010.03210.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pre-Columbian agricultural landscapes, ecosystem engineers, and self-organized patchiness in Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Rostain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Iriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jago Jonathan Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (17), pp.7823-7828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0908925107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Holocene Neotropical agricultural landscapes: phytolith and stable carbon isotope analysis of raised fields from French Guianan coastal savannahs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Iriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Watling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wainwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jago Jonathan Birk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (12), pp.2984-2994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2010.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Range expansion drive dispersal evolution in a three species symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Léotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Dalecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (4), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00414532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple non-specific chemical signal mediates defence behaviour in a specialised ant-plant mutualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champlain Djieto-Lordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (9), pp.361-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2009.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POPULATION GENETICS OF MANIHOT ESCULENTA SSP. FLABELLIFOLIA GIVES INSIGHT INTO PAST DISTRIBUTION OF XERIC VEGETATION IN A POSTULATED FOREST REFUGIUM AREA IN NORTHERN AMAZONIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques de Granville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (13), pp.2897 - 2907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04231.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How farmer selection creates and maintains diversity, within a controlled range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22, pp.1317-1325</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traditional Amerindian cultivators combine directional and ideotypic selection for sustainable management of cassava genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Haxaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (6), pp.1317-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1420-9101.2009.01749.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PHYLOGEOGRAPHY AND THE ORIGIN OF CASSAVA: NEW INSIGHTS FROM THE NORTHERN RIM OF THE AMAZONIAN BASIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Léotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (1), pp.329-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2009.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developmental plasticity and biomechanics of treelets and lianas in Manihot aff. quinquepartita (Euphorbiaceae): a branch-angle climber of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick P. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (8), pp.1249-1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00414538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domestication and defence: Foliar tannins and C/N ratios in cassava and a close wild relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mondolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Marlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gargadennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (2), pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ACTAO.2008.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breeding system and pollination biology of the semi-domesticated fruit tree, Tamarindus indica L. (Leguminosae: Caesalpinioideae): Implications for fruit production, selective breeding, and conservation of genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukary Ousmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (22), pp.4068-4075</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photosynthesis and Leaf Structure in Domesticated Cassava (Euphorbiaceae) and a Close Wild Relative: Have Leaf Photosynthetic Parameters Evolved Under Domestication?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Salager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.305-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1744-7429.2007.00373.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fungal sex as a private matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 178 (2), pp.225-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02428.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demographic variation and population viability in a threatened Himalayan medicinal and aromatic herb Nardostachys grandiflora: matrix modelling of harvesting effects in two contrasting habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Kumar Ghimire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (1), pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2007.01375.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic diversity of Tamarindus indica populations: Any clues on the origin from its current distribution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boukary Ousmane Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène I. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (7), pp.853-860</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of dung volatiles on the process of resource selection by coprophagous beetles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dormont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rapior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lumaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (1), pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-006-0355-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in mating system and social structure of the ant Petalomyrmex phylax are associated with range expansion in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Dalecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Estoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle B. Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (3), pp.579-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2007.00044.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural hybridization between a clonally propagated crop, cassava (Manihot esculenta Crantz) and a wild relative in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duputié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (14), pp.3025-3038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03340.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The unappreciated ecology of landrace populations: Conservation consequences of soil seed banks in Cassava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 136 (4), pp.541-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.BIOCON.2006.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Size asymmetry in intraspecific competition and the density-dependence of inbreeding depression in a natural plant population: a case study in cassava (Manihot esculenta Crantz, Euphorbiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (1), pp.85-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1420-9101.2005.00990.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogeographic support for horizontal gene transfer involving sympatric bruchid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Benrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.art. n°21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1745-6150-1-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00339518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibling species of bean bruchids: a morphological and phylogenetic study of Acanthoscelides obtectus Say and Acanthoscelides obvelatus Bridwell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Rasplus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (1), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0469.2004.00286.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facultative polygyny in the plant-ant Petalomyrmex phylax (Hymenoptera: Formicinae): sociogenetic and ecological determinants of queen number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Dalecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finn Kjellberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (2), pp.133-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8312.2005.00524.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient and recent evolutionary history of the bruchid beetle, Acanthoscelides obtectus Say, a cosmopolitan pest of beans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lény Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (4), pp.1015-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2005.02470.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution under domestication: contrasting functional morphology of seedlings in domesticated cassava and its closest wild relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Mühlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Garwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Horoszowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J.P. Douzery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 166 (1), pp.305-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1469-8137.2004.01295.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microevolution in agricultural environments: how a traditional Amerindian farming practice favours heterozygosity in cassava (Manihot esculenta Crantz, Euphorbiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (2), pp.138-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1461-0248.2004.00708.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farmers' practices, metapopulation dynamics, and conservation of agricultural biodiversity on-farm: a case study of sorghum among the Duupa in sub-sahelian Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celestin Khasah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 121 (4), pp.533-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2004.05.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heterogeneity in ethnoecological knowledge and management of medicinal plants in the Himalayas of Nepal: implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Kumar Ghimire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (3), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-00708-090306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symbiotic mutualism with a community of opportunistic ants: protection, competition, and ant occupancy of the myrmecophyte Barteria nigritana (Passifloraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champlain Djiéto-Lordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (2), pp.109-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2004.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How identity of the homopteran trophobiont affects sex allocation in a symbiotic plant-ant: the proximate role of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51 (2), pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002650100416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germination Ecology of Cassava (Manihot Esculenta Crantz, Euphorbiaceae) in Traditional Agroecosystems: Seed and Seedling Biology of a Vegetatively Propagated Domesticated Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pinheiro-Kluppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56 (4), pp.366-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phylogenetic relationships in the genus Leonardoxa (Leguminosae : Caesalpinioideae) inferred from chloroplast trnL intron and trnL-trnF intergenic spacer sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (1), pp.143-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/2657134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00295506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unmanaged sexual reproduction and the dynamics of genetic diversity of a vegetatively propagated crop plant, cassava ( Manihot esculenta Crantz), in a traditional farming system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vindry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10 (8), pp.1895-1907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.0962-1083.2001.01331.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation in the effectiveness of biotic defence: the case of an opportunistic ant-plant protection mutualism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Dounias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 129 (3), pp.367-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004420100734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colony formation and acquisition of coccoid trophobionts by Aphomomyrmex afer (Formicinae): co-dispersal of queens and phoretic mealybugs in an ant-plant-homopteran mutualism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Matile-Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 47 (1), pp.84-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000400050013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00342932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leaf volatile compounds and the distribution of ant patrollingin an ant-plant protection mutualism: Preliminary results onLeonardoxa (Fabaceae: Caesalpinioideae) andPetalomyrmex(Formicidae: Formicinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21 (6), pp.349-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1146-609X(00)01091-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worker size variation and the evolution of an ant-plant mutualism: Comparative morphometrics of workers of two closely related plant-ants, Petalomyrmex phylax and Aphomomyrmex afer (Formicinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Dalecky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berticat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46 (2), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000400050129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les symbioses entre plantes et fourmis arboricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Dalecky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annee Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 38 (3-4), pp.169-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-5017(00)87667-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Ant-Plant Mutualism and Its Host-Specific Parasite: Activity Rhythms, Young Leaf Patrolling, and Effects on Herbivores of Two Specialist Plant-Ants Inhabiting the Same Myrmecophyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 84 (1), pp.130-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3546873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ant–plant–homopteran mutualism: how the third partner affects the interaction between a plant-specialist ant and its myrmecophyte host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Terrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 265 (1396), pp.569-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.1998.0332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapid deployment of allelochemicals in exudates of germinating seeds of Sesbania (Fabaceae): roles of seed anatomy and histolocalization of polyphenolic compounds in anti-pathogen defense of seedlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Ceballos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 8 (3), pp.141-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s000490050019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corner's rules revisited: ontogenetic and interspecific patterns in leaf-stem allometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gibernau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 139, pp.459-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1469-8137.1998.00209.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection against herbivores of the myrmecophyte Leonardoxa africana (Baill.) Aubrèv. T3 by its principal ant inhabitant Aphomomyrmex afer Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 321 (7), pp.593-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80462-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the Persistence of Small Populations of Strongly Interdependent Species: Figs and Fig Wasps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (1), pp.204-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1523-1739.1997.95436.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benefits conferred by &amp;quot;timid&amp;quot; ants: active anti-herbivore protection of the rainforest tree Leonardoxa africana by the minute ant Petalomyrmex phylax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 112 (2), pp.209-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004420050302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling the population dynamics of annual plants with seed bank and density dependent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khaladi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Biotheoretica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 43 (1-2), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00709433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ficus-Pollinator research in India: Past, present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviva Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 65 (3), pp.243-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wild yams revisited : is independence from agriculture possible for rain forest hunter-gatherers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bahuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Garine De</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Ecology (Springer)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 19 (2), pp.213-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ADAPTATIONS FOR A TWO‐PHASE SEED DISPERSAL SYSTEM INVOLVING VERTEBRATES AND ANTS IN A HEMIEPIPHYTIC FIG (FICUS MICROCARPA: MORACEAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Horvitz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 78 (7), pp.971-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/j.1537-2197.1991.tb14501.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (118)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review suggests extension and redefinition of a food-deception pollination syndrome involving anautogenous flies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The origin, distribution, diversity, and ecological legacy of plaggen agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rumsais Blatrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04916394v1</w:t>
+              <w:t xml:space="preserve">A Place for the Heathlands? Human-Heath Relations in Deep Time and Contemporary Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC project ANTHEA, University of Aarhus, Feb 2025, Aarhus (Denmark), Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers hold diverse and connected values towards crops</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative studies of earth-mound landscapes of natural and cultural origin show why ecology needs archaeology and vice versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Aramayo-Bejarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz Elena Suarez Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05461178v1</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating human–plant reciprocity: commercial harvesting by professionals of a medicinal plant fosters multi‐actor landscape management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Caillon</w:t>
+                <w:t xml:space="preserve">Soil animals, plants and humans: Microtopography and spatial self-organization shape a diversity of wetland landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04957821v1</w:t>
+              <w:t xml:space="preserve">1. Bilateral workshop of the Sino-French International Research Network on Biodiversity (SF-IRN-B)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chinese Academy of Sciences and CNRS, Jun 2024, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflections on the future of European ethnobiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+                <w:t xml:space="preserve">Combining ecology and herders’ knowledge to inform management of livestock and biodiversity in Sahelian savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05540966v1</w:t>
+              <w:t xml:space="preserve">18. Congress of the International Society of Ethnobiology: "Biodiversity and Cultural Landscapes: Scientific, Indigenous and Local Perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Ethnobiology, May 2024, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect–flower interactions, ecosystem functions, and restoration ecology in the northern Sahel: current knowledge and perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Doyle McKey</w:t>
+                <w:t xml:space="preserve">An overlooked syndrome of deceptive pollination: Mimicry of food sources for attracting females of anautogenous flies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vrecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04872062v1</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the International Society of Chemical Ecology (ISCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Prague, Czech Republic. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social strategies to access land influence crop diversity in northwestern Morocco</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping earth mounds from space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baki Uzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivam Pande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cachin-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04957747v1</w:t>
+              <w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2024, Athènes, Greece. pp.4044-4049, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized pollination by cecidomyiid flies and associated floral traits in Vincetoxicum sangyojarniae (Apocynaceae, Asclepiadoideae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pression de parcours et biodiversité : dynamique comparative de la végétation herbacée dans une aire protégée et dans les zones de pâturage adjacentes, et leurs conséquences pour les réseaux trophiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Bassimbe Sagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04458516v1</w:t>
+              <w:t xml:space="preserve">interactions biotiques, services écosystémiques, pastoralisme, savoirs locaux, aire protégée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx DRIIHM (Dispositif de Recherche Interdisciplinaire sur les Interactions Hommes-Milieux), Jun 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of Vincetoxicum (Apocynaceae, Asclepiadoideae) from Thailand and integrative taxonomy corroborating a new cryptic species within Vincetoxicum kerrii</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+                <w:t xml:space="preserve">Domestication, landscape management, food production systems, and societies in lowland South America: Insights from a major crop, manioc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04458540v1</w:t>
+              <w:t xml:space="preserve">World Neolithic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sanliurfa, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intimidation or deflection: field experiments in a tropical forest to simultaneously test two competing hypotheses about how butterfly eyespots confer protection against predators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Surales (Colombia), sartenejales (Bolivia) y otros paisajes de montículos de tierra: ¿qué son, cómo se forman, y qué nos dicen sobre la ecología de las llanuras aluviales estacionales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04957756v1</w:t>
+              <w:t xml:space="preserve">Seminar in Ecology and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Javeriana, Feb 2024, Online, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differentiation in Khaya Ivorensis A. Chev., a threaten tree of evergreen African rainforests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant-animal interactions in restoration ecology: insect pollinators and other floral visitors in the semi-arid savannas of the Ferlo region in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimata Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vrecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04930597v1</w:t>
+              <w:t xml:space="preserve">Séminaire international « Biodiversité et Sociétés » du LabEx DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex DRIIHM; CNRS, Jun 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulation of the stigmas triggers switch from female to male phase in the protogynous trap flower of Aristolochia rotunda (Aristolochiaceae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ligneux et les herbacés : leurs rôles dans le fonctionnement des écosystèmes sahéliens et leurs interactions. Restauration des habitats et dynamique de la biodiversité dans les socio-écosystèmes sahéliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Botany</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04957714v2</w:t>
+              <w:t xml:space="preserve">Restauration des habitats et dynamique de la biodiversité dans les socio-écosystèmes sahéliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Balanites, Observatoire Hommes-Milieux Téssékéré, Sep 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic positions of Thai members of Gymnema, Gymnemopsis and Sarcolobus (Apocynaceae, Asclepiadoideae, Marsdenieae), and two new Sarcolobus species uncovered by morpho-molecular evidence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Using metabolomics to address open questions on the chemical interactions between mistletoes and their host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Research</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04930600v1</w:t>
+              <w:t xml:space="preserve">CAS-CNRS Symposium Biodiversity, Global Change and EcoHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chinese Academy of Sciences and CNRS, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Ecological Approach to a Forest-Swamp-Savannah Mosaic Landscape Using Remote Sensing and Local Knowledge: a Case Study in the Bas-Ogooué Ramsar Site, Gabon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suralitos lindos: ¿Qué son los surales y cómo se forman?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-04831613v1</w:t>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unitropico, International University Foundation of the American Tropics, Mar 2023, Yopal, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A feedback loop between management, intraspecific trait variation and harvesting practices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The giant wetland worms of South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AoB Plants</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04957722v1</w:t>
+              <w:t xml:space="preserve">Worms of the World Virtual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biological Recording Company, Mar 2023, Uxbridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking Outside the Continent and Outside the Box: Cross-Continental Comparative Studies Can Enrich Studies of Pre-Columbian Raised-Field Agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphen Rostain</w:t>
+                <w:t xml:space="preserve">Exploring neglected dimensions of the strategies of chemical defense of seeds and seedlings of tropical plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03739525v1</w:t>
+              <w:t xml:space="preserve">Workshop for the launching of the Franco-Chinese Virtual Institute on Biodiversity (CAS-CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chinese Academy of Sciences and CNRS, Dec 2023, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of cultivated mangosteen (Garcinia mangostana L. var. mangostana): critical assessments and an evolutionary‐ecological perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Nazre</w:t>
+                <w:t xml:space="preserve">Trees hide the forest? Trees hide the savanna! The neglected role of rangeland ecology in restoring biodiversity and ecosystem functioning in the silvopastoral Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doyle McKey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Duminil</w:t>
+                <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04930627v1</w:t>
+              <w:t xml:space="preserve">Colloque International Ecologie, Santé et Sociétés en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’International Research Laboratory Environnement, Santé, Sociétés,; Le Centre d’Excellence Africain AGIR; L’International Research Laboratory Reconciling Ecological and Human Adaptation for Biosphere Sustainability, Feb 2023, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High outcrossing rates in a self‐compatible and highly aggregated host‐generalist mistletoe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surales (Colombia), sartenejales (Bolivia) y paisajes similares de montículos de tierra: ¿qué son y cómo se forman?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsais Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Aramayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aramayo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04028141v1</w:t>
+              <w:t xml:space="preserve">Séminaire hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museo de Historia Natural Noel Kempff Mercado, Jul 2023, Santa Cruz de la Sierra, Bolivia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil animals and archaeological site formation processes, with a particular focus on insects</w:t>
+                <w:t xml:space="preserve">Ecological restoration in semi-arid Africa: comparing strategies, actions and outcomes of the Great Green Wall initiative in Senegal and Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04957699v1</w:t>
+              <w:t xml:space="preserve">58th Annual Meeting of the Association for Tropical Biology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Tropical Biology and Conservation (ATBC), Jul 2022, Cartagena de Indias, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaya revisited: genetic markers and morphological analysis reveal six species in the widespread taxon K. anthotheca</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Combined analysis of morphological and genetic markers reveals six species in the widespread taxon Khaya anthotheca (Welw.) C.DC (Meliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Gaël Bouka-Dipelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Doumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Rodrigue Mensah Ekué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasso Daïnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04957682v1</w:t>
+              <w:t xml:space="preserve">AETFAT Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Livingstone, Zambia. pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence confirms an anthropic origin of Amazonian Dark Earths</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raised-field agriculture in Africa, past and present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor R. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Rostain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04930529v1</w:t>
+              <w:t xml:space="preserve">EXTRACTING THE PAST FROM THE PRESENT International and Interdisciplinary Conference on African Precolonial History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC project "Bantu Rivers", Mar 2021, Online, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-domesticated crops have unique functional roles in agroecosystems: perennial beans (Phaseolus dumosus and P. coccineus) and landscape ethnoecology in the Colombian Andes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study Flood Regime Using High Temporal Resolution Sentinel-1 Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-N. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnobiology and Ethnomedicine</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03737857v1</w:t>
+              <w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5085-5088, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting landscapes of pre-Columbian raised-field agriculture using high-resolution LiDAR topography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining ecology, archaeology, and ethnobiology to decipher the biocultural ecology of tropical floodplain savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03752156v1</w:t>
+              <w:t xml:space="preserve">Tupper Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Smithsonian Tropical Research Institute, Jan 2020, Balboa, Panama</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollinator and floral odor specificity among four synchronopatric species of Ceropegia (Apocynaceae) suggests ethological isolation that prevents reproductive interference</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stories that landscapes tell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03752190v1</w:t>
+              <w:t xml:space="preserve">Young Researchers Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Station Biologique de Roscoff, Jan 2020, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence of prevalent hybridization throughout the evolutionary history of the fig-wasp pollination mutualism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos A Machado</w:t>
+                <w:t xml:space="preserve">Ecología biocultural de sabanas de llanuras de inondación en los llanos del Beni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Aramayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunoki Takayuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04930393v1</w:t>
+              <w:t xml:space="preserve">IV versión de la Feria Nacional de Investigación Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Santa Cruz de la Sierra, Bolivia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the most of grasslands and heathlands: unearthing the links between soil paring-and-burning, plaggen cultivation, and raised-field agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doyle McKey</w:t>
+                <w:t xml:space="preserve">Adaptacion de la pesca pre-colombina al régimen de inundacion en las llanuras inundables del Beni-Bolivia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Yunoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ovando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’ethnoécologie</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04957367v1</w:t>
+              <w:t xml:space="preserve">II Congreso boliviano de ictiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trinidad, Bolivia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manganese distribution in the Mn-hyperaccumulator Grevillea meisneri from New Caledonia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smallholder farmers’ use and shaping of social-ecological heterogeneity for biodiverse agroecosystems and crops: an alternative vision of ‘precision agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Reyes-García</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03481093v1</w:t>
+              <w:t xml:space="preserve">Harlan III, Third Jack R. Harlan International Symposium Dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The symbiosis between Philidris ants and the ant-plant Dischidia major includes fungal and algal associates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agroforestry within broader anthropogenic landscapes: Indigenous and local knowledge, concepts and practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symbiosis</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03358013v1</w:t>
+              <w:t xml:space="preserve">4th World Congress on Agroforestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD, May 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogenetic analysis and taxonomic reconsideration of Ceropegia hirsuta (Apocynaceae, Asclepiadoideae) reveal a novelty in Thailand, Ceropegia citrina sp. nov., with notes on its pollination ecology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dynamique des systèmes socio-écologiques dans les savanes inondables tropicales : questions ouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03357839v1</w:t>
+              <w:t xml:space="preserve">Archéologie &amp; Grande Transition. Journée institutionnelle de l’Archéologie du Muséum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muséum National d'Histoire Naturelle, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A “Dirty” Footprint: Macroinvertebrate diversity in Amazonian Anthropic Soils</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ferreira</w:t>
+                <w:t xml:space="preserve">Ecología biocultural de sabanas de llanuras de inondación en los llanos del Beni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Aramayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bartz</w:t>
+                <w:t xml:space="preserve">Marcelo Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takayuki Yunoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03648980v1</w:t>
+              <w:t xml:space="preserve">IV versión de la Feria Nacional de Investigación Ciencia y Tecnología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Santa Cruz de la Sierra, Bolivia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroevolution of defense syndromes in Ficus (Moraceae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chen Jin</w:t>
+                <w:t xml:space="preserve">Interpreting the agricultural practices of pre-Columbian farmers: insights from comparative studies of present-day systems throughout the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03170729v1</w:t>
+              <w:t xml:space="preserve">Workshop « Agricultures Tropicales Millénaires”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur; CEPAM (Cultures – Environnements. Préhistoire, Antiquité, Moyen Âge), Sep 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural innovation and environmental change on the floodplains of the Congo River</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep-time data for long-term concepts : How local knowledge, historical ecology and archaeology can contribute to assessing and managing biodiversity and ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographical Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02424337v1</w:t>
+              <w:t xml:space="preserve">INEE/CNRS Conference “Dimensions of biodiversity, scientific research to further the goals of IPBES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amazonian Savannas of French Guiana: Cultural and Social Importance, Biodiversity, and Conservation Challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’écologie bioculturelle à travers l’espace et le temps. L’écologie, l’archéologie et l’ethnobiologie mettent en lumière les interactions entre les ingénieurs du sol humains et non-humains dans les savanes inondables d'Afrique et d'Amazonie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-02458581v1</w:t>
+              <w:t xml:space="preserve">26ème congrès des doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale 251 Sciences de l'Environnement, Apr 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes agricoles du passé peuvent-ils inspirer la transition écologique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New approaches to pre-Columbian raised-field agriculture: ecology of seasonally flooded savannas, and living raised fields in Africa, as windows on the past and the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zangerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Iriarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kisay Lorena Adame Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04957245v1</w:t>
+              <w:t xml:space="preserve">3er Encuentro Internacional de Arqueología Amazónica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Quito, Ecuador. pp.91-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Congo Basin ethnographic analogue of pre-Columbian Amazonian raised fields shows the ephemeral legacy of organic matter management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">Sorghum, social links dans genetic diversity in Northern Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04957197v1</w:t>
+              <w:t xml:space="preserve">13thCongress of the International Society of Ethnobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staminodes influence pollen removal and deposition rates in nectar-rewarding self-incompatible Phanera yunnanensis (Caesalpinioideae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ling Zhang</w:t>
+                <w:t xml:space="preserve">Evolution of the mechanical architecture during domestication in manioc (cassava)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mühlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tropical Ecology</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04930330v1</w:t>
+              <w:t xml:space="preserve">6th Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cayenne, France. pp.469-476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congeneric mutualist ant symbionts (Tetraponera , Pseudomyrmecinae) differ in level of protection of their myrmecophyte hosts (Barteria , Passifloraceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doyle Mckey</w:t>
+                <w:t xml:space="preserve">Seasonal variation in insect assemblages at flowers of Balanites aegyptiaca, an ecologically and socially important tree species in the Ferlo region of Senegal’s Great Green Wall corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Medina-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Moustapha Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vrecko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...10202 lines deleted...]
-                <w:t xml:space="preserve">hal-04386169v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical accumulation of Biochar as a soil amendment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luise Giani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslau Geraldes Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Di Rauso Simeone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johannes Lehmann; Stephen Joseph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochar for environmental management: science, technology and implementation. 3rd edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-56, 2024, 978-1-003-29767-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003297673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical ecology in Amazonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Carlo Colonese; Rafael Guedes Milheira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical ecology and landscape archaeology in lowland South America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-107, 2023, Interdisciplinary contributions to archaeology, 978-3-031-32284-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-32284-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figs of Madagascar, their wasps, their frugivores, their importance for humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verohanitra M. Rafidison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Goodman, S. M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The new natural history of Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Princeton University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.617-634, 2022, 9780691222622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moraceae: Ficus, figs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rafidison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steven M. Goodman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The new natural history of Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Princeton University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.617-634, 2022, 978-0-691-22262-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv2ks6tbb.73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'écologie à l'agroécologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId618" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre des apports de l'écologie à l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Hubert; Denis Couvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 1</w:t>
+              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.211-227, 2021, Collection Académie d’agriculture de France, 978-2-35671-620-0</w:t>
+              <w:t xml:space="preserve">, pp.119-131, 2021, Collection Académie d’agriculture de France, 978-2-35671-679-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326028v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre des apports de l'écologie à l'agroécologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId620" w:history="1">
+                <w:t xml:space="preserve">Apports de l'écologie à l'agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyle Mckey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lavigne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Hubert; Denis Couvet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 2</w:t>
+              <w:t xml:space="preserve">La transition agroécologique : quelles perspectives en France et ailleurs dans le monde ? : tome 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.119-131, 2021, Collection Académie d’agriculture de France, 978-2-35671-679-8</w:t>
+              <w:t xml:space="preserve">, pp.211-227, 2021, Collection Académie d’agriculture de France, 978-2-35671-620-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326031v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiple roles of soil animals in the interpretation of archaeological soils and sediments in lowland tropical South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Odonne; Jean-François Molino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in historical ecology, insights from Amazonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-129, 2021, 978-0-367-18220-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429060175-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop evolutionary agroecology: genetic and functional dimensions of agrobiodiversity and associated knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin L. Mercer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora P. Castaneda-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef de Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Hijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zimmerer Karl S. (ed.); De Haan Stef (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrobiodiversity: integrating knowledge for a sustainable future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIT Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.21-62, 2019, Strüngmann Forum Reports, 978-0-262-03868-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop Evolutionary Agroecology Genetic and Functional Dimensions of Agrobiodiversity and Associated Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin L. Mercer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora P. Castaneda-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef de Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Hijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrobiodiversity: Integrating Knowledge for a Sustainable Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIT Press, 388 p., 2019, Strungmann Forum Reports, 978-0-262-03868-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop evolutionary ecology: genetic and functional dimensions of agrobiodiversity and associated knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stef de Haan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristin L. Mercer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora P. Castaneda-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hijmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karl S. Zimmerer; Stef de Haan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrobiodiversity: integrating knowledge for a sustainable future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MIT Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 2, En ligne : https://doi.org/10.7551/mitpress/11989.003.0005, 2019, 9780262348805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7551/mitpress/11989.003.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and Chemical Mediation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.1-21, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119329695.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la diversité culturelle sous les tropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Formoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alvarado; Swanni and Baraloto; Christopher and Bremond; Laurent and Chamoiseau; Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie tropicale: de l ̓ombre à la lumiére</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cherche-Midi, pp.117-127, 2014, 978-2-7491-4075-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savanes du littoral guyanais : des paysages héritiers d’une histoire oubliée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Iriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guiral; Daniel and Guen; Roger Le. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guyane Océan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Roger le Guen, IRD éd., pp.106-125, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography and historical biogeography of obligate specific mutualisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Biogeography of Host-Parasite Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-40, 2010, 978-0-19-956135-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological approaches to crop domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duputié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity in Agriculture: Domestication, Evolution and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les champs surélevés préhistoriques : histoire, sols et impact sur le fonctionnement actuel des savanes côtières de Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pavé; Alain and Fornet; Gaëlle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amazonie, une aventure scientifique et humaine du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Galaade, pp.132-134, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le littoral de Guyane : un héritage de l’agriculture précolombienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les constructeurs de paysages : impact paysager et pratiques agro-pastorales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPAM, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coévolution entre les plantes et les animaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines des plantes : Des plantes anciennes à la botanique du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 978-2-213-62836-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'homme et la biodiversité tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Marty, F.D. Vivien, J. Lepart, R. Larrère (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les biodiversités. Objets, théories, pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.37-55, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The trophic structure of tropical ant–plant–herbivore interactions: community consequences and coevolutionary dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Di Gíusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotic Interactions in the Tropics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.386-413, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/CBO9780511541971.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild Yam Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Garine De</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R.L. Welsh, K.M. Endicott. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Taking Sides, clashing views on controversial issues in Cultural Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guilford : McGraw-Hill/Dushkin, pp.149-158, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vallée du Ntem (sud Cameroun)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bahuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Boudigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bahuchet S., de Maret P. (éds.) Les peuples des forêts tropicales aujourd’hui. Volume III- Région Afrique Centrale, Bruxelles : Avenir des Peuples des Forêts Tropicales, pp. 145-193</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-193, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des agricultures itinérantes sur brûlis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tserikiantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Grenand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APFT; ULB, pp.65-105, 2000, Les peuples des forêts tropicales aujourd'hui : 2. Une approche thématique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies de croissance et de défense anti-herbivore des ignames sauvages : leçons pour l'agronomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Digiusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir : actes du séminaire international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRAD; ORSTOM, pp.181-188, 1998, L'igname, plante séculaire et culture d'avenir : actes du séminaire international</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources alimentaires des forêts tropicales : une mise en perspective des tendances évolutives et de l'impact du peuple­ment humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga F. Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marcel Hladik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hladik, C.M. Hladik, A. Pagezy, H. Linares, O.F., G.J.A KOPPERT &amp; Froment, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation en forêt tropicale : interactions bioculturelles et perspectives de développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, Paris, pp.43-54, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and history of tropical forests in relation to food availability - Background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga F. Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.R. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marcel Hladik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hladik, C.M., Hladik, A., Linares, O.F., Pagezy, H, Semple, A. &amp; Hadley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Forests, People and Food: Biocultural interactions and applications to development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO-Parthenon, Paris, pp.17-24, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral nectar production in relation to insect activity in Lathyrus latifolius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hossaert-Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lathyrus and Lathyrism: Proceedings of the International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Third World Medical Research Foundation, pp.213-224, 1986, 978-0961777500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21417,404 +21904,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flowers of Heterostemma ficoides (Apocynaceae, Asclepiadoideae) fool fig-pollinating wasps with their olfactory resemblance to figs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroonrat Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manit Kidyoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle McKey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finn Kjellberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Rasplus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Botanical Congress (IBC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Madrid, Spain. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El manejo de una pesquería precolombina en Baures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Prestes-Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Congreso Boliviano de Ictiología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Trinidad, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture sur champs surélevés dans les savanes inondables comme ingénierie écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyle Mckey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisse Durécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Solibiéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Comptour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des ingénieries par et pour le vivant, écologiques et agro-écologiques </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21824,154 +22311,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical Agriculture: Past and Present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphen Rostain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Arnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumsaïs Blatrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (2), pp.105-260, 2022, Special Issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21981,147 +22468,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature review on values articulated in agrobiodiversity management: the multiple values of crop biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becky Chaplin-Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yildiz Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IPBES. 2022, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22131,301 +22618,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Soil Biodiversity Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimeric Blaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Vizzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Quadros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Bastos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Bissett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Commission, Publications Office of the European Union</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 176 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cherche midi; CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId709"/>
+      <w:footerReference w:type="default" r:id="rId717"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22572,51 +23059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aramayo-Bejarano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Elena Suarez Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958613v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vrecko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958750v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706302v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Uzun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Pande" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cachin-Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958689v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Bassimbe Sagna" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958622v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958809v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsais Blatrix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Aramayo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aramayo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958870v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Medina-Serrano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182694v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ga&#235;l Bouka-Dipelet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rodrigue Mensah Eku&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Da&#239;nou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Florence" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor R. Rodrigues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Moussawi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323607" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958986v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961146v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunoki Takayuki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yunoki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ovando" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961161v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739601v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961230v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Iriarte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisay Lorena Adame Montoya" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rowe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#252;hlen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf009" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957821v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Locqueville" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10791" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540966v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-025-00803-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13170" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10617" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kidyoo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kidyoo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ekkaphan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13607" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manit Kidyoo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-023-01501-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100597" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930597v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bouka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Eku&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-024-01676-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957714v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Matrougui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradorn Samsungnoen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/mbot.85906" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01562-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831613v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demichelis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Philippe Sounguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-023-01827-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad077" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-P&#233;rez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-42.2.152" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930627v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Yao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalonen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9792" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manru Li" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanni Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxia Ma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahuang Luo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16720" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957699v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13754" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l U.D. Bouka" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R.M. Eku&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12720" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930529v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lombardo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arroyo-Kalin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Schmidt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Huisman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena P Lima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20184-2(2021)" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737857v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Sanabria" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-42.2.198" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752156v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jouanne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103408" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18031-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930393v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingtan Zhang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Allen Herre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Machado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20957-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8120" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Perrot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03151-9" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358013v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jittra Piapukiew" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchittha Satjarak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00751-x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-020-01723-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648980v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilian Demetrio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Conrado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agno Acioli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferreira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bartz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15752" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170729v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Segar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1428" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12314" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458581v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D de Carvalho" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claessens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dewynter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082919900471" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10546" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957197v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sprafke" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bokatola Moyikola" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67467-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930330v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglin Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Huang" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467418000433" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315907v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kokolo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Achille Eyi Mintsa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brama Ibrahim" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646741900021X" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ga&#235;l Bouka Dipelet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jo&#235;l Loumeto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacques" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gonmadje" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.339.a31714" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930285v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201920190087" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957146v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Pakull" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bouka Dipelet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01191-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930236v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Sunderland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.04.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSCJM3J2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107273v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093120" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.04.056" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400938v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Prestes-Carneiro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24454-4" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557563v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467416000602" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-324DFKNK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315947v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vasse" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Voglmayr" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Mayer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gueidan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Nepel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2519" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315946v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Piatscheck" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12972" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123575v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di Giusto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3066" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouilly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613169114" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883528v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#243;pez Mazz" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24885/sab.v29i1.444" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326838v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ceballos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andary" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2002.11682687" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107399v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2795" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878510v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882291v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2193" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300922v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ousmane Diallo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chevallier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJPS12.072" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00917926v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda S. M&#252;hlen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074727" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814520v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut dos Santos" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.06.003" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908105v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2013.08.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007664v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J. Power" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis E. Mayle" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Jones" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201461109" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687667v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Arias" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bino" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03133.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW01DH7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352648v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Salick" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02474.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C54CE549580A48018AB530AC511B74C5027B9E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302505v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ossari" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jean Wickings" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04919.x" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-210TB7BG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643889v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John La Salle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce L. Webber" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2907.1.5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349704v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2010.03210.X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007851v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jago Jonathan Birk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908925107" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845799v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watling" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wainwright" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.016" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ124KC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414532v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;otard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gaume" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005377" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061597v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Djieto-Lordon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.03.026" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477281v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duputi&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massol" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F David" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mckey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334551v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de Granville" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04231.x" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWBKDFLR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352627v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1420-9101.2009.01749.X" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334539v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Debain" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.05.003" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414538v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P. Rowe" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp078" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349791v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marlas" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAO.2008.05.009" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MJ3LDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313571v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349796v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Salager" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beltran" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bousquet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1744-7429.2007.00373.X" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-263XZL1B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061598v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02428.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126336v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kumar Ghimire" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01375.x" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313987v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne I. Joly" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196362v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lumaret" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0355-7" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC0C31F9943B787F1854D5E9D568FDAC6F521A24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666531v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle B. Mckey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00044.x" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334510v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03340.x" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLL6FJHR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349811v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rival" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCON.2006.12.025" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89G5820Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349824v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1420-9101.2005.00990.X" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339518v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Benrey" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grill" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-1-21" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683136v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2004.00286.x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012547v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00524.x" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315535v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Mercier" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02470.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5P321HD2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349828v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda M&#252;hlen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garwood" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Horoszowski" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2004.01295.X" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349834v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2004.00708.X" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3G00PPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123622v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Khasah" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.05.021" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317579v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Dji&#233;to-Lordon" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2004.03.007" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRPTNL19-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209324v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-00708-090306" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02437295v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650100416" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFW67LBZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295506v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gielly" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2657134" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123630v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giusto" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420100734" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RTP25XH9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342932v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matile-Ferrero" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000400050013" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDCR7FM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343985v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(00)01091-2" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWGK8QJK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390082v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000400050129" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMG6507-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388733v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-5017(00)87667-9" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C155AA2A744FEDB925F7BD3BFC25FC2A5BAEF653/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390068v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546873" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388741v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Terrin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0332" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346397v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000490050019" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZ33TX92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211486v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsellem" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1998.00209.x" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388747v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80462-9" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHGKDS1T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353756v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1739.1997.95436.x" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D80TSVFP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388750v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420050302" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG480G2D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385064v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaladi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00709433" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0764PWHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385512v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviva Patel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379883v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garine De" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386169v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaufmann" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Horvitz" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1537-2197.1991.tb14501.x" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930647v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Giani" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslau Geraldes Teixeira" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Rauso Simeone" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003297673-2/historical-accumulation-biochar-soil-amendment-bruno-glaser-doyle-mckey-luise-giani-wenceslau-teixeira-giuseppe-di-rauso-simeone-jens-schneewei%C3%9F-nguyen-hien-jeffrey-homburg?context=ubx&amp;amp;refId=9212e199-e5a7-4d30-8453-a624bd492bef" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003297673" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930557v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-32284-6_4" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32284-6_4" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188347v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra M. Rafidison" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.princeton.edu/books/hardcover/9780691222622/the-new-natural-history-of-madagascar" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958562v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruaud" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafidison" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.73" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326028v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326031v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-ii/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013003v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Methods-in-Historical-Ecology-Insights-from-Amazonia/Odonne-Molino/p/book/9780367182212" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-17" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177487v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin L. Mercer" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora P. Castaneda-Alvarez" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef de Haan" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Hijmans" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/edited-volume/4330/AgrobiodiversityIntegrating-Knowledge-for-a" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788089v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957846v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hijmans" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7551/mitpress/11989.001.0001" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11989.003.0005" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03441618v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119329695.ch1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902064v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriarte" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaser" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renard" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441731v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480341v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892033v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904622v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441855v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/aux-origines-des-plantes-tome-1-9782213628363/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206095v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388916v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di G&#237;usto" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511541971.017" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279901v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123823v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tserikiantz" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123834v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Digiusto" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586910v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga F. Linares" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcel Hladik" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586891v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Clement" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452649v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashar" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706256v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402060v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454907v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Solibi&#233;da" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739121v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Medina-Serrano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moustapha Ndiaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vrecko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle McKey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.709" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916394v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroonrat Kidyoo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsais Blatrix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Demongeot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doncieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Cardenas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Porcuna-Ferrer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgaf390" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957821v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Locqueville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Iain Macdonald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10791" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540966v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Reyes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13002-025-00803-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hossaert-Mckey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13170" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Hmimsa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Renard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10617" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manit Kidyoo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-023-01501-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kidyoo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kidyoo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ekkaphan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mckey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13607" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957756v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100597" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bouka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Eku&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Florence" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-024-01676-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-024-01562-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957714v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Matrougui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paradorn Samsungnoen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/mbot.85906" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04831613v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demichelis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Yannick Bitome Essono" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Philippe Sounguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-023-01827-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957722v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plad077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ruiz-P&#233;rez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Rostain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-42.2.152" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930627v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Yao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jalonen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9792" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Lombardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Arroyo-Kalin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Schmidt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Huisman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena P Lima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-20184-2(2021)" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manru Li" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Sui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanni Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanxia Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahuang Luo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16720" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957699v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.13754" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957682v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l U.D. Bouka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius R.M. Eku&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Da&#239;nou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tax.12720" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737857v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesse Labeyrie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lucia Sanabria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2993/0278-0771-42.2.198" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752156v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Aramayo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zangerl&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Jouanne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103408" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deconninck" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18031-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358013v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jittra Piapukiew" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchittha Satjarak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13199-021-00751-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930393v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingtan Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Allen Herre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Machado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20957-3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.8120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Perrot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cases" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Garcia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03151-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357839v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-020-01723-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilian Demetrio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Conrado" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agno Acioli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ferreira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bartz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15752" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Jin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Segar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1428" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12314" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458581v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Stier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D de Carvalho" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Claessens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dewynter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1940082919900471" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957245v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10546" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor R. Rodrigues" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Sprafke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bokatola Moyikola" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G. Barth&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67467-8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ga&#235;l Bouka Dipelet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jo&#235;l Loumeto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gonmadje" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2019.339.a31714" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0001-3765201920190087" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930330v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglin Wang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyin Huang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467418000433" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kokolo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Att&#233;k&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Achille Eyi Mintsa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brama Ibrahim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026646741900021X" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957146v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte Pakull" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bouka Dipelet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-019-01191-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Sunderland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.04.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSCJM3J2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107273v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093120" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607948v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vieilledent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2018.04.056" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400938v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Prestes-Carneiro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaya" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24454-4" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557563v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;jou-M&#233;chain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Freycon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467416000602" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-324DFKNK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vasse" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Voglmayr" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Mayer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gueidan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Nepel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2519" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123575v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di Giusto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3066" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315946v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Piatscheck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Benoit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12972" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883528v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L&#243;pez Mazz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24885/sab.v29i1.444" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02558025v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisse Dur&#233;cu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouilly" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ovando" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613169114" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326838v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Ceballos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andary" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gibernau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11956860.2002.11682687" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107399v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2795" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601928v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister Spain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ss.0000000000000155" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799313v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verzelen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2015.10.002" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878510v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882291v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethnoecologie.2193" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300922v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ousmane Diallo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ouedraogo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chevallier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJPS12.072" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00917926v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;nard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda S. M&#252;hlen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Clair" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P Rowe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074727" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814520v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Finsinger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut dos Santos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.06.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908105v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CRTE.2013.08.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653040v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. A'Hara" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Amouroux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Argo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Avand-Faghih" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashoktaru Barat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03088.x" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007664v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Iriarte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J. Power" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis E. Mayle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Jones" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201461109" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349560v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pujol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duputi&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Del&#234;tre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ETHNOECOLOGIE.741" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687667v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Arias" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Arnoux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Bell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Bino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2012.03133.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WW01DH7F-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352648v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Salick" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02474.x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6C54CE549580A48018AB530AC511B74C5027B9E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302505v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ossari" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jean Wickings" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04919.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-210TB7BG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643889v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Rasplus" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John La Salle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce L. Webber" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2907.1.5" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349704v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2010.03210.X" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007851v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Glaser" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jago Jonathan Birk" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0908925107" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845799v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watling" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wainwright" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.06.016" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DJ124KC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414532v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;otard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Dalecky" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gaume" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005377" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061597v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dormont" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Djieto-Lordon" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2009.03.026" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334551v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques de Granville" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04231.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWBKDFLR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03477281v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duputi&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massol" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F David" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mckey" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352627v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massol" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1420-9101.2009.01749.X" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334539v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finn Kjellberg" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J.P. Douzery" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Debain" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2009.05.003" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00414538v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick P. Rowe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp078" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349791v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mondolot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marlas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbeau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gargadennec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ACTAO.2008.05.009" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92MJ3LDS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313571v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349796v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Salager" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beltran" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Bousquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1744-7429.2007.00373.X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-263XZL1B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061598v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02428.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126336v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Kumar Ghimire" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2007.01375.x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313987v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne I. Joly" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196362v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lumaret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-006-0355-7" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC0C31F9943B787F1854D5E9D568FDAC6F521A24/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666531v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle B. Mckey" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00044.x" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334510v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03340.x" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLL6FJHR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349811v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rival" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIOCON.2006.12.025" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89G5820Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349824v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1420-9101.2005.00990.X" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339518v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Benrey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Grill" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6150-1-21" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683136v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mercier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2004.00286.x" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012547v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8312.2005.00524.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315535v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ny Mercier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02470.x" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5P321HD2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349828v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda M&#252;hlen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Garwood" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Horoszowski" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1469-8137.2004.01295.X" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349834v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1461-0248.2004.00708.X" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3G00PPD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123622v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celestin Khasah" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2004.05.021" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209324v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-00708-090306" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317579v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champlain Dji&#233;to-Lordon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2004.03.007" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRPTNL19-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02437295v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002650100416" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VFW67LBZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349836v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Laurent" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pinheiro-Kluppel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1663/0013-0001(2002)056[0366:GEOCME]2.0.CO;2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NB13L2S3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00295506v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gielly" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/2657134" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154369v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elias" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vindry" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Panaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0962-1083.2001.01331.x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7WXTDFHG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123630v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giusto" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420100734" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RTP25XH9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00342932v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matile-Ferrero" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000400050013" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PDCR7FM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343985v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pascal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1146-609X(00)01091-2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWGK8QJK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390082v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Meunier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berticat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000400050129" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4CMG6507-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388733v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-5017(00)87667-9" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C155AA2A744FEDB925F7BD3BFC25FC2A5BAEF653/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02390068v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546873" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388741v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Terrin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.1998.0332" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346397v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s000490050019" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZ33TX92-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211486v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouat" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsellem" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.1998.00209.x" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388747v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80462-9" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHGKDS1T-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353756v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1739.1997.95436.x" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D80TSVFP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388750v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420050302" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CG480G2D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385064v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khaladi" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00709433" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0764PWHC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385512v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviva Patel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379883v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Garine De" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386169v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Kaufmann" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Horvitz" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1537-2197.1991.tb14501.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958613v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265266v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aramayo-Bejarano" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Elena Suarez Jimenez" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958670v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958750v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706216v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706302v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baki Uzun" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivam Pande" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cachin-Bernard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642004" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958689v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Bassimbe Sagna" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958641v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958763v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590087v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata Watt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958664v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958622v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958822v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266672v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958788v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Chen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958870v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958809v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aramayo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590103v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182694v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Ga&#235;l Bouka-Dipelet" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rodrigue Mensah Eku&#233;" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958935v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322468v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Moussawi" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323607" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958952v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958986v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961146v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Amaro" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunoki Takayuki" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739596v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yunoki" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961161v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961186v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959081v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739601v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959129v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961230v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961212v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988091v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisay Lorena Adame Montoya" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451863v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566001v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rowe" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;nard" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#252;hlen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589906v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930647v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luise Giani" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslau Geraldes Teixeira" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Rauso Simeone" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003297673-2/historical-accumulation-biochar-soil-amendment-bruno-glaser-doyle-mckey-luise-giani-wenceslau-teixeira-giuseppe-di-rauso-simeone-jens-schneewei%C3%9F-nguyen-hien-jeffrey-homburg?context=ubx&amp;amp;refId=9212e199-e5a7-4d30-8453-a624bd492bef" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003297673" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930557v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-32284-6_4" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32284-6_4" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188347v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rasplus" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verohanitra M. Rafidison" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.princeton.edu/books/hardcover/9780691222622/the-new-natural-history-of-madagascar" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958562v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Rasplus" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cruaud" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rafidison" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.73" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326031v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Porcher" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-ii/" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326028v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-transition-agroecologique-tome-i/" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013003v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Methods-in-Historical-Ecology-Insights-from-Amazonia/Odonne-Molino/p/book/9780367182212" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429060175-17" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177487v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin L. Mercer" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vigouroux" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora P. Castaneda-Alvarez" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef de Haan" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Hijmans" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/edited-volume/4330/AgrobiodiversityIntegrating-Knowledge-for-a" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788089v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957846v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hijmans" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.7551/mitpress/11989.001.0001" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11989.003.0005" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03441618v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119329695.ch1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01610173v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Holl" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Formoso" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902064v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriarte" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Glaser" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renard" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441731v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480341v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892033v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904622v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441855v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/aux-origines-des-plantes-tome-1-9782213628363/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206095v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02388916v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Di G&#237;usto" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511541971.017" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279901v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126732v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boudigou" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carriere" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123823v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tserikiantz" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Carri&#232;re" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Grenand" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123834v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Digiusto" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586910v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga F. Linares" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcel Hladik" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586891v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Clement" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452649v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bashar" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706256v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402060v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454907v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Solibi&#233;da" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739121v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Arnauld" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109492v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becky Chaplin-Kramer" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Pascual" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800890v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Blaud" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Quadros" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bastos" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bissett" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalsoilbiodiversity.org/?q=node/271" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>