--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -977,248 +977,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Diverse Planning Strategies with Continuous Monte Carlo Tree Search Applied to Hybrid Gene Regulatory Networks</w:t>
+                <w:t xml:space="preserve">Improving continuous Monte Carlo Tree Search for Identifying Parameters in Hybrid Gene Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Comet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTAI62512.2024.00018⟩</w:t>
+              <w:t xml:space="preserve">Parallel Problem Solving From Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hagenberg Castle, Austria. pp.319-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70085-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920677v1</w:t>
+                <w:t xml:space="preserve">hal-04557914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving continuous Monte Carlo Tree Search for Identifying Parameters in Hybrid Gene Regulatory Networks</w:t>
+                <w:t xml:space="preserve">Comparing Diverse Planning Strategies with Continuous Monte Carlo Tree Search Applied to Hybrid Gene Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving From Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Hagenberg Castle, Austria. pp.319-334, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Herndon, France. pp.65-72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70085-9_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI62512.2024.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557914v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary continuous optimization of hybrid Gene Regulatory Networks</w:t>
               </w:r>
@@ -3050,252 +3050,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00266596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-Tracking Evolutionary Algorithm to minimize user's fatigue in IECapplied to Interactive One-Max problem</w:t>
+                <w:t xml:space="preserve">Eye-Tracking Evolutionary Algorithm to minimize user's fatigue in IEC applied to Interactive One-Max problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dumercy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2007 GECCO conference companion on Genetic and evolutionary computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '07: the 2007 GECCO conference companion on Genetic and evolutionary computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.2883-2886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1274000.1274098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363859v1</w:t>
+                <w:t xml:space="preserve">hal-00165139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-Tracking Evolutionary Algorithm to minimize user's fatigue in IEC applied to Interactive One-Max problem</w:t>
+                <w:t xml:space="preserve">Eye-Tracking Evolutionary Algorithm to minimize user's fatigue in IECapplied to Interactive One-Max problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dumercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dumercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '07: the 2007 GECCO conference companion on Genetic and evolutionary computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2007 GECCO conference companion on Genetic and evolutionary computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, London, United Kingdom. pp.2883-2886</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1274000.1274098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00165139v1</w:t>
+                <w:t xml:space="preserve">hal-01363859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function to feature mapping using ontologies for interoperability in cooperative product development</w:t>
               </w:r>
@@ -5970,51 +5970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerlais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soriani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201550" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gard&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10065-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Suciu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumitrescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.11.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFKDWCNM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gruninger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Sriram" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X07079312" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gardan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vexo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-3615(00)00085-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN2BH07P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Grieswelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Koch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04980785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michelucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920677v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557914v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70085-9_20" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_12" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georey Portelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Corr&#234;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365953.3365957" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pescador-Rojas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ignacio Hernandez Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Coello Coello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2018.8628704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pighetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001830" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G.B. Tettamanzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001807" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001858.2001881" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sabou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Takagi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Sabou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165139v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1274000.1274098" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Slimani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Minich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Callegari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56852-7_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586157v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Dumitrescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NXGC5BL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Stan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Giurgiu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24094-2_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941A349C30D7E9A5BE31E7CC6ECDFB0617CA9539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerlais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soriani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201550" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gard&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10065-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Suciu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumitrescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.11.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFKDWCNM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gruninger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Sriram" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X07079312" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gardan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vexo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-3615(00)00085-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN2BH07P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Grieswelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Koch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04980785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michelucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70085-9_20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_12" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georey Portelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Corr&#234;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365953.3365957" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pescador-Rojas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ignacio Hernandez Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Coello Coello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2018.8628704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pighetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001830" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G.B. Tettamanzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001807" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001858.2001881" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sabou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Takagi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Sabou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1274000.1274098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Slimani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Minich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Callegari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56852-7_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586157v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Dumitrescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NXGC5BL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Stan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Giurgiu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24094-2_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941A349C30D7E9A5BE31E7CC6ECDFB0617CA9539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>