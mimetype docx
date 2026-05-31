--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -753,3653 +753,4021 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00266505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Algorithm for Multi-Objective Unconstrained Virtual Screening of Chemical Space</w:t>
+                <w:t xml:space="preserve">Benchmarking Metaheuristics for Mixed-Integer Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malte Grieswelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oliver Koch</w:t>
+                <w:t xml:space="preserve">Thomas Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, San José, Costa Rica. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3795101.3814658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523094v1</w:t>
+                <w:t xml:space="preserve">hal-05609274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametrisation of hybrid Gene Regulatory Networks using Artificial Evolution and Reinforcement Learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expensive Evolutionary Computation: Where are we, and what's next?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès annuel de la société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoApplications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Toulouse, France. pp.291-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-23607-4_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980785v1</w:t>
+                <w:t xml:space="preserve">hal-05609259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving continuous Monte Carlo Tree Search for Identifying Parameters in Hybrid Gene Regulatory Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Michelucci</w:t>
+                <w:t xml:space="preserve">Continuous Pareto Nested Rollout Policy Adaptation for Multiobjective Sequential Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Problem Solving From Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70085-9_20⟩</w:t>
+              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, San José, Costa Rica. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3795101.3814663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557914v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Diverse Planning Strategies with Continuous Monte Carlo Tree Search Applied to Hybrid Gene Regulatory Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
+                <w:t xml:space="preserve">A Genetic Algorithm for Multi-Objective Unconstrained Virtual Screening of Chemical Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Grieswelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920677v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary continuous optimization of hybrid Gene Regulatory Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Variable-Length Diverse Planning Monte Carlo Tree Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Amoussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Comet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial International Conference on Artificial Evolution (EA-2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Learning and Intelligent OptimizatioN Conference (LION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Milan (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895987v1</w:t>
+                <w:t xml:space="preserve">hal-05609263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Signal Processor parameter tuning with surrogate-assisted Particle Swarm Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georey Portelli</w:t>
+                <w:t xml:space="preserve">Parametrisation of hybrid Gene Regulatory Networks using Artificial Evolution and Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26ème congrès annuel de la société française de recherche opérationnelle et d’aide à la décision (ROADEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENPC, Institut Polytechnique de Paris, Feb 2025, Marne-la-Vallée, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341191v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population-based meta-heuristic for active modules identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving continuous Monte Carlo Tree Search for Identifying Parameters in Hybrid Gene Regulatory Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michelucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandro Corrêa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Pasquier</w:t>
+                <w:t xml:space="preserve">Tristan Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computational Systems-Biology and Bioinformatics (CSBio 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3365953.3365957⟩</w:t>
+              <w:t xml:space="preserve">Parallel Problem Solving From Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Hagenberg Castle, Austria. pp.319-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70085-9_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366236v1</w:t>
+                <w:t xml:space="preserve">hal-04557914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Effect of Robustness Measures in Offline Parameter Tuning for Estimating the Performance of MOEA/D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miriam Pescador-Rojas</w:t>
+                <w:t xml:space="preserve">Comparing Diverse Planning Strategies with Continuous Monte Carlo Tree Search Applied to Hybrid Gene Regulatory Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michelucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos A. Coello Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSCI.2018.8628704⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 36th International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Herndon, France. pp.65-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI62512.2024.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051928v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Recent Multimodal Evolutionary Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Pighetti</w:t>
+                <w:t xml:space="preserve">Evolutionary continuous optimization of hybrid Gene Regulatory Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michelucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence, 2015 IEEE Symposium Series on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSCI.2015.124⟩</w:t>
+              <w:t xml:space="preserve">Biennial International Conference on Artificial Evolution (EA-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Exeter, United Kingdom. pp.159-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42616-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322764v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Specialization of Space: Clustering Households on the French Riviera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image Signal Processor parameter tuning with surrogate-assisted Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georey Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristina Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2739482.2764665⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Mulhouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45715-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344327v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving SVM Training Sample Selection Using Multi-Objective Evolutionary Algorithm and LSH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Pighetti</w:t>
+                <w:t xml:space="preserve">Population-based meta-heuristic for active modules identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Intelligence, 2015 IEEE Symposium Series on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSCI.2015.197⟩</w:t>
+              <w:t xml:space="preserve">10th International Conference on Computational Systems-Biology and Bioinformatics (CSBio 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3365953.3365957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322765v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybdrid Content Based Image Retrieval combining multi-objective interactive genetic algorithm and SVM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Pighetti</w:t>
+                <w:t xml:space="preserve">Studying the Effect of Robustness Measures in Offline Parameter Tuning for Estimating the Performance of MOEA/D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Pescador-Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ignacio Hernandez Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Coello Coello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition (ICPR), 2012 21st International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bengaluru, India. pp.204-211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI.2018.8628704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322768v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Current Prediction Using Differential Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+                <w:t xml:space="preserve">Comparative Study of Recent Multimodal Evolutionary Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gourbesville</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2nd international conference(SimHydro)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Intelligence, 2015 IEEE Symposium Series on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cape Town, South Africa. pp.837-844, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI.2015.124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322767v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Objective Approach for QoS-aware Service Composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihai Suciu</w:t>
+                <w:t xml:space="preserve">Social Specialization of Space: Clustering Households on the French Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin-Claudiu Pop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Pallez</w:t>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
+                <w:t xml:space="preserve">Cristina Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing(SYNASC), workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2739482.2764665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322771v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS-based Service Optimization Using Differential Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florin-Claudiu Pop</w:t>
+                <w:t xml:space="preserve">Improving SVM Training Sample Selection Using Multi-Objective Evolutionary Algorithm and LSH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th Annual Conference on Genetic and Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, New York, NY, USA, Unknown Region. pp.1891--1898, </w:t>
+              <w:t xml:space="preserve">Computational Intelligence, 2015 IEEE Symposium Series on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Cape Town, South Africa. pp.1383-1390, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2001576.2001830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSCI.2015.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322769v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Current Prediction Using CMA Evolution Strategies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+                <w:t xml:space="preserve">Hybdrid Content Based Image Retrieval combining multi-objective interactive genetic algorithm and SVM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pighetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gourbesville</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Precioso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th Annual Conference on Genetic and Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pattern Recognition (ICPR), 2012 21st International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.2849-2852</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322773v1</w:t>
+                <w:t xml:space="preserve">hal-01322768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Paired Comparison-based Interactive DE and Tournament Interactive GA on Stained Glass Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal Current Prediction Using Differential Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourbesville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th Annual Conference Companion on Genetic and Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SimHydro 2nd international conference(SimHydro)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sophia-Antipolis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322770v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing human gaze path during an interactive optimization task</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
+                <w:t xml:space="preserve">A Multi-Objective Approach for QoS-aware Service Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Cremene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin-Claudiu Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Eye Gaze in Intelligent Human Machine Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing(SYNASC), workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130256v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired Comparisons-based Interactive Differential Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hideyuki Takagi</w:t>
+                <w:t xml:space="preserve">QoS-based Service Optimization Using Differential Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin-Claudiu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Cremene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Nature and Biologically Inspired Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 13th Annual Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New York, NY, USA, Unknown Region. pp.1891--1898, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2001576.2001830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415778v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-tracking data exploration within interactive genetic algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ovidiu Sabou</w:t>
+                <w:t xml:space="preserve">Coastal Current Prediction Using CMA Evolution Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G.B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gourbesville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Knowledge Engineering, Principles and Techniques (KEPT2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 13th Annual Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New York, NY, USA, United States. pp.1715--1722, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2001576.2001807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122080v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation de la fatigue de l'utilisateur en utilisant un oculomètre dans le cadre d'Algorithmes Evolutionnaire Interactifs</w:t>
+                <w:t xml:space="preserve">Comparing Paired Comparison-based Interactive DE and Tournament Interactive GA on Stained Glass Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G.B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Evolutionnaires Trimestrielles, 18ème édition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 13th Annual Conference Companion on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New York, NY, USA, Unknown Region. pp.37--38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2001858.2001881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266596v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-Tracking Evolutionary Algorithm to minimize user's fatigue in IEC applied to Interactive One-Max problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyzing human gaze path during an interactive optimization task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Collard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">D. Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cremene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dumercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '07: the 2007 GECCO conference companion on Genetic and evolutionary computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Eye Gaze in Intelligent Human Machine Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Hong-Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165139v1</w:t>
+                <w:t xml:space="preserve">hal-01130256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye-Tracking Evolutionary Algorithm to minimize user's fatigue in IECapplied to Interactive One-Max problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paired Comparisons-based Interactive Differential Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2007 GECCO conference companion on Genetic and evolutionary computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, London, United Kingdom. pp.2883-2886</w:t>
+              <w:t xml:space="preserve">World Congress on Nature and Biologically Inspired Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Coimbatore, India. pp.375-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363859v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function to feature mapping using ontologies for interoperability in cooperative product development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eye-tracking data exploration within interactive genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Cremene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Sabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Dartigues</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tools and Methods for Competitive Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Ljubljana, Slovenia. pp.501-510</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Knowledge Engineering, Principles and Techniques (KEPT2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Cluj-Napoca, Romania. pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266455v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent system architecture for concurrent design and manufacturing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimisation de la fatigue de l'utilisateur en utilisant un oculomètre dans le cadre d'Algorithmes Evolutionnaire Interactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ISPE International Conference on Concurrent Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Beijing, China. pp.209-215</w:t>
+              <w:t xml:space="preserve">Journées Evolutionnaires Trimestrielles, 18ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266458v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement multi-agences d'aide à la conception coopérative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eye-Tracking Evolutionary Algorithm to minimize user's fatigue in IEC applied to Interactive One-Max problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dumercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Sciences of Electronic, Technologies of Information and Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '07: the 2007 GECCO conference companion on Genetic and evolutionary computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.2883-2886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1274000.1274098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266482v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Environment for Augmented Objects Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eye-Tracking Evolutionary Algorithm to minimize user's fatigue in IECapplied to Interactive One-Max problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dumercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISPE International Conference on Concurrent EngineerinG, Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Madeira Island, Portugal. pp.100-102</w:t>
+              <w:t xml:space="preserve">The 2007 GECCO conference companion on Genetic and evolutionary computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, London, United Kingdom. pp.2883-2886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266484v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception coopérative d'objets et réalité augmentée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Function to feature mapping using ontologies for interoperability in cooperative product development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Dartigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Caen, France</w:t>
+              <w:t xml:space="preserve">Tools and Methods for Competitive Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Ljubljana, Slovenia. pp.501-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266483v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric aid during the first stages of product collaborative design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-agent system architecture for concurrent design and manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Design Research Society (Common Ground)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, London, United Kingdom. pp.129</w:t>
+              <w:t xml:space="preserve">11th ISPE International Conference on Concurrent Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Beijing, China. pp.209-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266486v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Collaborative Function-to-Form Mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un environnement multi-agences d'aide à la conception coopérative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Dartigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ISPE International Conference on Concurrent Engineering, Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, London, United Kingdom. pp.100-102</w:t>
+              <w:t xml:space="preserve">International conference on Sciences of Electronic, Technologies of Information and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266487v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Architecture for Collaborative Conceptual Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Environment for Augmented Objects Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christel Dartigues</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Ghodous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Antibes, France. pp.598-603</w:t>
+              <w:t xml:space="preserve">10th ISPE International Conference on Concurrent EngineerinG, Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Madeira Island, Portugal. pp.100-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266488v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a specifications-to-shape translation tool</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception coopérative d'objets et réalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Minich</w:t>
+                <w:t xml:space="preserve">Lionel Médini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Perrin</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Tools and Methods of Competitive Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, Delft, Netherlands. pp.373-382</w:t>
+              <w:t xml:space="preserve">15ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266506v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On shape to specifications adequacy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A geometric aid during the first stages of product collaborative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, London, United Kingdom. pp.315-320</w:t>
+              <w:t xml:space="preserve">International Conference of the Design Research Society (Common Ground)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, London, United Kingdom. pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266508v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards a Collaborative Function-to-Form Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th ISPE International Conference on Concurrent Engineering, Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, London, United Kingdom. pp.100-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Architecture for Collaborative Conceptual Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Dartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Ghodous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IEEE International Conference on Emerging Technologies and Factory Automation (ETFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Antibes, France. pp.598-603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a specifications-to-shape translation tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Minich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International Symposium on Tools and Methods of Competitive Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Delft, Netherlands. pp.373-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On shape to specifications adequacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Minich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, London, United Kingdom. pp.315-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Functions to Shapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Gardan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Minich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Engineering Design and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Vancouver, Canada. pp.287-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00266507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4409,263 +4777,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular Genetic Algorithms for Identifying Variables in Hybrid Gene Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Michelucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Callegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephen Smith; João Correia; Christian Cintrano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Evolutionary Computation. 27th European Conference, EvoApplications 2024, Held as Part of EvoStar 2024, Aberystwyth, UK, April 3–5, 2024, Proceedings, Part I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14634, Springer Nature Switzerland, pp.131-145, 2024, Lecture Notes in Computer Science, 978-3-031-56851-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-56852-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Signal Processor Parameter Tuning with Surrogate-Assisted Particle Swarm Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Portelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12052, Springer International Publishing, pp.28-41, 2020, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-45715-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive MOEA/D for QoS-Based Web Service Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Suciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4674,255 +5042,255 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Cremene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Middendorf, Martin and Blum, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization: 13th European Conference, EvoCOP 2013, Vienna, Austria, April 3-5, 2013. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adaptive MOEA/D for QoS-Based Web Service Composition, Springer Berlin Heidelberg, pp.73--84, 2013, 978-3-642-37198-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-37198-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Intonation Optimisation Using CMA-ES and DCT Parameterisation of the F0 Contour for Speech Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin-Claudiu Pop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Cremene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Giurgiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pelta, David Alejandro and Krasnogor, Natalio and Dumitrescu, Dan and Chira, Camelia and Lung, Rodica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Inspired Cooperative Strategies for Optimization (NICSO 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Interactive Intonation Optimisation Using CMA-ES and DCT Parameterisation of the F0 Contour for Speech Synthesis, Springer Berlin Heidelberg, pp.57--71, 2011, 978-3-642-24094-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-24094-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4932,51 +5300,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of active modules in interaction networks using node2vec network embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4985,468 +5353,468 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guerlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Rapetti-Mauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soriani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-Tracking Data Exploration Within Interactive Genetic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Cremene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Sabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eye-Tracking Data Exploration Within Interactive Genetic Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Cremene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Sabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing human gaze path during an interactive optimization task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Cremene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Sabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paired Comparison-based Interactive Differential Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideyuki Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5456,100 +5824,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche fonctionnelle pour une assistance géométrique pendant les premières phases de conception de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Metz, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00266453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5559,91 +5927,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaheuristiques pour l’optimisation coûteuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Côte d'Azur, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04782322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5653,177 +6021,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lepagnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassane Idoumghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Artificial Evolution, EA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France. 15926, Springer Nature Switzerland, pp.XVI, 240, 2025, Lecture Notes in Computer Science (LNCS, volume 15926), 978-3-032-07997-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-07998-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5970,51 +6338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerlais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soriani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201550" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gard&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10065-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Suciu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumitrescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.11.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFKDWCNM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gruninger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Sriram" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X07079312" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gardan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vexo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-3615(00)00085-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN2BH07P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Grieswelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Koch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04980785v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michelucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70085-9_20" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00018" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_12" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georey Portelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Corr&#234;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365953.3365957" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pescador-Rojas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ignacio Hernandez Castellanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Coello Coello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2018.8628704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pighetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.197" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322768v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001830" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G.B. Tettamanzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001807" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001858.2001881" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sabou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Takagi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122080v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Sabou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266596v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165139v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1274000.1274098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266458v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Slimani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266483v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Minich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perrin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Callegari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56852-7_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586157v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Dumitrescu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NXGC5BL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322772v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Stan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Giurgiu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24094-2_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941A349C30D7E9A5BE31E7CC6ECDFB0617CA9539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354986v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480933v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480932v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135439v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerlais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soriani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201550" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gard&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10065-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Suciu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dumitrescu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.11.012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFKDWCNM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00571208v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Ghodous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gruninger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Sriram" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X07079312" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gardan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lanuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vexo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-3615(00)00085-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LN2BH07P-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609274v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3795101.3814658" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-23607-4_18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609275v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Amoussou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3795101.3814663" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523094v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Grieswelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Koch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jaillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04980785v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michelucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557914v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cazenave" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70085-9_20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920677v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI62512.2024.00018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895987v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42616-2_12" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georey Portelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45715-0_3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366236v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Corr&#234;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365953.3365957" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pescador-Rojas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ignacio Hernandez Castellanos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Coello Coello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2018.8628704" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pighetti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Precioso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01344327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764665" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2015.197" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322771v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dumitrescu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322769v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001830" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322773v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G.B. Tettamanzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001807" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001858.2001881" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130256v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pallez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cremene" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sabou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Takagi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Sabou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1274000.1274098" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363859v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266455v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Slimani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel M&#233;dini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266482v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266484v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martinez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266506v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Minich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perrin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266508v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557498v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Callegari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56852-7_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586157v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Portelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322766v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Dumitrescu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NXGC5BL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Stan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Giurgiu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24094-2_4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941A349C30D7E9A5BE31E7CC6ECDFB0617CA9539/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480933v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480934v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480935v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480932v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00266453v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782322v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05436738v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lepagnot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassane Idoumghar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-07998-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>