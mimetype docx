--- v0 (2026-03-17)
+++ v1 (2026-05-12)
@@ -790,243 +790,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle analysis of water resource recovery facilities based on algae-bacteria processes</w:t>
+                <w:t xml:space="preserve">LCA of a next-generation microalgae cultivation system: Eco-design approach for emerging technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Penaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Watermatex 2023 - 11th IWA Symposium on Modelling and Integrated Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Quebec City, QC, Canada</w:t>
+              <w:t xml:space="preserve">LCM 2023 - The 11th International Conference on life cycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284605v1</w:t>
+                <w:t xml:space="preserve">hal-04284550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LCA of a next-generation microalgae cultivation system: Eco-design approach for emerging technologies</w:t>
+                <w:t xml:space="preserve">Life cycle analysis of water resource recovery facilities based on algae-bacteria processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Penaranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Casagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCM 2023 - The 11th International Conference on life cycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Watermatex 2023 - 11th IWA Symposium on Modelling and Integrated Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Quebec City, QC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284550v1</w:t>
+                <w:t xml:space="preserve">hal-04284605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1446,51 +1446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Penaranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Morales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.70050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135600" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tartanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penaranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001267" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Tartanson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian V. Chis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01950-15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.06.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Tartanson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Penaranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casagli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Morales" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.70050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03920632v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonnefond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135600" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01671824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tartanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soussan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rivallin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Penaranda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EE.1943-7870.0001267" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01682920v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Tartanson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rivallin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian V. Chis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01950-15" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.06.019" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Tartanson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>