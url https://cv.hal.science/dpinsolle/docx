--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -432,320 +432,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Contes, Ce que publier signifie. Une révolution par l’encre et le papier, Nice (1847-1850), Paris, Classiques Garnier, 2021</w:t>
+                <w:t xml:space="preserve">Pour une autre liberté de la presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, vol.1 (n°38)</w:t>
+              <w:t xml:space="preserve">Politis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133615v1</w:t>
+                <w:t xml:space="preserve">hal-05568870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Portalez, Alfred Naquet et ses amis politiques. Patronage, corruption et scandale en République (1870-1898), Rennes, Presses universitaires de Rennes, 2018</w:t>
+                <w:t xml:space="preserve">Julien Contes, Ce que publier signifie. Une révolution par l’encre et le papier, Nice (1847-1850), Paris, Classiques Garnier, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol.1 (n°38)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133604v1</w:t>
+                <w:t xml:space="preserve">hal-05133615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissoudre pour mieux régner</w:t>
+                <w:t xml:space="preserve">Christophe Portalez, Alfred Naquet et ses amis politiques. Patronage, corruption et scandale en République (1870-1898), Rennes, Presses universitaires de Rennes, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, vol. 3 (n°280), pp.169-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms1.280.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05156788v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art du coup d’État, de Napoléon à la junte birmane</w:t>
+                <w:t xml:space="preserve">Dissoudre pour mieux régner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156775v1</w:t>
+                <w:t xml:space="preserve">hal-05156788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bonet, L’agence Inter-France de Pétain à Hitler. Une entreprise de manipulation de la presse de province (1936-1950), Paris, éditions du Félin, 2021</w:t>
               </w:r>
@@ -807,943 +807,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication d’une menace : le sabotage aux États-Unis, 1907-1918</w:t>
+                <w:t xml:space="preserve">L’art du coup d’État, de Napoléon à la junte birmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133579v1</w:t>
+                <w:t xml:space="preserve">hal-05156775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du ralentissement au déraillement : le développement du sabotage en France (1897-1914)</w:t>
+                <w:t xml:space="preserve">La fabrication d’une menace : le sabotage aux États-Unis, 1907-1918</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/hes.154.0056⟩</w:t>
+              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, vol. 2 (n°20), pp.203-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mond1.212.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521626v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse, acteur clé des relations transatlantiques : les liens culturels, politiques et économiques entre le quotidian français Le Matin et les Etats-Unis (1884-1940)</w:t>
+                <w:t xml:space="preserve">Du ralentissement au déraillement : le développement du sabotage en France (1897-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traversea : Journal of Transatlantic History </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.56-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.154.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640654v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La presse, acteur clé des relations transatlantiques : les liens culturels, politiques et économiques entre le quotidian français Le Matin et les Etats-Unis (1884-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traversea : Journal of Transatlantic History </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531245v1</w:t>
+                <w:t xml:space="preserve">hal-02640654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La presse face aux élites politiques et économiques : le cas du Matin (1884-1944)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Laurent Coste et Dominique Pinsolle (dir.), « Presse et élites », </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/essais.8163⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.8012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485934v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la presse défie les États : les ambitions internationales du « Matin » (1897-1944)</w:t>
+                <w:t xml:space="preserve">La presse face aux élites politiques et économiques : le cas du Matin (1884-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ri.153.0045⟩</w:t>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Laurent Coste et Dominique Pinsolle (dir.), « Presse et élites », </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.8163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485917v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grèves des abonnés du gaz en France (1892-1914) : des grèves de consommateurs comme les autres ?</w:t>
+                <w:t xml:space="preserve">Quand la presse défie les États : les ambitions internationales du « Matin » (1897-1944)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TST : Transportes Servicios y Telecomunicaciones</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Delporte, Christian and Vallotton, François (dir.), « Journalisme et Relations internationales », 153, pp.45-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.153.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485915v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir politique contre-pouvoir médiatique : les procès Chaumié et Humbert contre « Le Matin », 1907-1908</w:t>
+                <w:t xml:space="preserve">Les grèves des abonnés du gaz en France (1892-1914) : des grèves de consommateurs comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TST : Transportes Servicios y Telecomunicaciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.130-148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485916v1</w:t>
+                <w:t xml:space="preserve">hal-02485915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du fait divers au scandale national : la fortune médiatique des violences militantes à Bordeaux de 1928 à 1931</w:t>
+                <w:t xml:space="preserve">Pouvoir politique contre-pouvoir médiatique : les procès Chaumié et Humbert contre « Le Matin », 1907-1908</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.130-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl.018.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485918v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French Daily Backed by American Interests : Le Matin, 1884-1890</w:t>
+                <w:t xml:space="preserve">Du fait divers au scandale national : la fortune médiatique des violences militantes à Bordeaux de 1928 à 1931</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Minvielle, Stéphane (dir.), « Histoire des faits divers, faits divers et Histoire », 19, 3e série, pp.117-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640681v1</w:t>
+                <w:t xml:space="preserve">hal-02485918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un patron de presse méconnu : Henry Poidatz (1854-1905)</w:t>
+                <w:t xml:space="preserve">A French Daily Backed by American Interests : Le Matin, 1884-1890</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tdm.018.0213⟩</w:t>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.6463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485891v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un patron de presse méconnu : Henry Poidatz (1854-1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pinsolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.213-227. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.018.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Matin, les affaires et la politique (1884-1897)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 232, pp.91-107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.232.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1753,137 +1822,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Aquitaine révoltée (LXVIe congrès de la FHSO, 12-13 octobre 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puyaubert, Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Servanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LXVIe congrès de la FHSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sainte-Foy-La-Grande, Amis de Sainte-Foy et sa région, pp.470, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1893,120 +1962,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias et élites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.7972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2016,263 +2085,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énergie de l’histoire. Comprendre l’innovation avec Christophe Bouneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Gallic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pinsolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius-PUB, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les travailleurs sabotaient (France, États-Unis, 1897-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agone, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À bas la presse bourgeoise ! Deux siècles de critique anticapitaliste des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agone, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déstabiliser l’État en s’attaquant aux flux. Des révoltes antifiscales au sabotage (XVIIe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2281,250 +2350,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arbre bleu, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation au national-socialisme en Europe francophone et germanophone, vol. 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Aquitaine révoltée, Actes du 66e Congrès de la Fédération Historique du Sud-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FHSO, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Matin (1884-1944): une presse d'argent et de chantage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2012, 978-2-7535-1735-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2534,1079 +2603,1079 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes face au spectre du sabotage, de la France aux États-Unis (1897-1918)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Chassaigne; Adèle Delaporte; Caroline Le Mao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peurs urbaines (XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nouvelle Aquitaine; La Geste, pp.131-145, 2022, Presses universitaires de Nouvelle-Aquitaine, 979-10-353-1892-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sabotage à Bordeaux à la &amp;quot;Belle Époque&amp;quot; : nouvelles pratiques, nouvelles peurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Fernandez; Jean-Pierre Lefèvre; Pierre Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les révoltes populaires en Aquitaine : de la fin du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions d’Albret, pp.229-243, 2021, 978-2-9130-5577-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résister, lutter et s’organiser sur le terrain économique, des années 1830 aux années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Jarrige; Marion Fontaine; Nicolas Patin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail en Europe occidentale (1830-1939)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.347-368, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre, sans ou avec l’État ? Le positionnement variable du syndicalisme révolutionnaire en France à travers la dénonciation du “sabotage capitaliste” (1897-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Bouneau; Robert Lafore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société civile contre l’État. Tout contre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bord de l'Eau, pp.125-147, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05103266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabotage, the IWW and Repression: How the American Reinterpretation of a French Concept Gave Rise to a New International Conception of Sabotage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Cole, David Struthers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wobblies of the World: A Global History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pluto Press, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctt1vz4973.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger le Führer : les pratiques journalistiques à travers les interviews d'Hitler à la presse française (1933-1938)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Dard, Michel Grunewald. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confrontations au national-socialisme. Hommes politiques, publicistes, experts et intellectuels dans l'Europe germanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sylviac Affair (1904-1910) or Joan of Arc vs. the demoiselles du téléphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Schafer, Benjamin Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connecting Women. Women, Gender, and ICT in Europe in the Nineteenth and Twentieth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.77-87, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20837-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;liberté de la presse&amp;quot; garantit-elle la possibilité de &amp;quot;tout dire&amp;quot; ? Les pressions exercées sur le contenu du Matin, de 1884 au début des années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cadilhon, François and Chassaigne, Philippe and Suire, Éric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Censure et autorités publiques: de l'époque moderne à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.I.E. Peter Lang, pp.331-342, 2015, Histoire de la poste et des communications, 978-2-87574-273-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;joie cannibale&amp;quot; ou les expressions de révolte de citoyens proscrits à Bordeaux en 1793-1794</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puyaubert, Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Aquitaine révoltée : actes du LXVIe Congrès d'Études régionales de la Fédération historique du Sud-Ouest, Sainte-Foy-la-Grande, 12 et 13 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 104-105 (n°spécial), Amis de Sainte-Foy, 2015, Cahier des Amis de Sainte-Foy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « presse vénale » entre impunité et stigmatisation. Le cas du « Matin » (1903-1934)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jens Ivo Engels; Andreas Fahrmeir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Krumme Touren in der Wirtschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7788/9783412218683-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands réseaux en démocratie technique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lequin, Yves-Claude; Lamard, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eléments de démocratie technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de technologie de Belfort-Montbéliard, pp.79-91, 2014, 979-10-91901-00-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03763788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion télévisuelle des documentaires historiques : l’exemple de la chaîne Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Bertin-Maghit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lorsque Clio s’empare du documentaire, Actes du colloque international tenu à Pessac, 13-15 novembre 2008, vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan-INA, pp.41-51, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise Le Matin sous l'Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALLU Agnès, EVENO Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et médias sous l'Occupation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3616,181 +3685,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critique anticapitaliste des médias (en France)</w:t>
+                <w:t xml:space="preserve">Sabotage ouvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133589v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabotage ouvrier</w:t>
+                <w:t xml:space="preserve">Critique anticapitaliste des médias (en France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133593v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3858,51 +3927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B4E30FC"/>
+    <w:nsid w:val="AF6C7C04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4089,51 +4158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dpinsolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1466-4356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152398589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134n2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.280.0169" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156788v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133579v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.212.0203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.154.0056" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coste" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.8012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.8163" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.153.0045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485915v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.018.0127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485918v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0213" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.232.0091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02570318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Champion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puyaubert, Jacques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servanton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.7972" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gallic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103238v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delporte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1vz4973.6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521580v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500322v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Valade" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412218683-006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mazoyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210951v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641125v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dpinsolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1466-4356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152398589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134n2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.280.0169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.212.0203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.154.0056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.8012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.8163" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.153.0045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.018.0127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0213" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.232.0091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02570318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Champion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puyaubert, Jacques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servanton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.7972" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gallic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1vz4973.6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Valade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412218683-006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mazoyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>