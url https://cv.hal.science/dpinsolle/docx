--- v1 (2026-04-05)
+++ v2 (2026-05-28)
@@ -725,178 +725,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bonet, L’agence Inter-France de Pétain à Hitler. Une entreprise de manipulation de la presse de province (1936-1950), Paris, éditions du Félin, 2021</w:t>
+                <w:t xml:space="preserve">L’art du coup d’État, de Napoléon à la junte birmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133624v1</w:t>
+                <w:t xml:space="preserve">hal-05156775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art du coup d’État, de Napoléon à la junte birmane</w:t>
+                <w:t xml:space="preserve">Gérard Bonet, L’agence Inter-France de Pétain à Hitler. Une entreprise de manipulation de la presse de province (1936-1950), Paris, éditions du Félin, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pinsolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoirepolitique.1193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05156775v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication d’une menace : le sabotage aux États-Unis, 1907-1918</w:t>
               </w:r>
@@ -3927,51 +3927,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF6C7C04"/>
+    <w:nsid w:val="270064EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4158,51 +4158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dpinsolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1466-4356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152398589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134n2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.280.0169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1193" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.212.0203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.154.0056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.8012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.8163" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.153.0045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.018.0127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0213" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.232.0091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02570318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Champion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puyaubert, Jacques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servanton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.7972" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gallic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1vz4973.6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Valade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412218683-006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mazoyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dpinsolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-1466-4356" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152398589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pinsolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rhs.108" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Patin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134n2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.280.0169" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156788v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156775v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133624v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.1193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133579v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.212.0203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521626v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.154.0056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.8012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.8163" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.153.0045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl.018.0127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485918v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.6463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485891v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.018.0213" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641094v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.232.0091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02570318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Champion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puyaubert, Jacques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servanton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.7972" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528048v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouvier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Gallic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103237v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Delporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103263v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103266v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt1vz4973.6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521622v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20837-4_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500322v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Valade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412218683-006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Laborie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mazoyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02641125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>