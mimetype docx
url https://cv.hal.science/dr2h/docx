--- v0 (2026-03-19)
+++ v1 (2026-04-15)
@@ -3059,51 +3059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="951D06C2"/>
+    <w:nsid w:val="8FFBEEF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>