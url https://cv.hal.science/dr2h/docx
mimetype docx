--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -541,521 +541,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects of trade openness: what role do institutions have?</w:t>
+                <w:t xml:space="preserve">Does Liquidity Matter on Bank Profitability Evidence from a Nonlinear Framework for a Large Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hakimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21606544.2019.1598503⟩</w:t>
+              <w:t xml:space="preserve">International Business and Economics Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20409/berj.2019.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511360v1</w:t>
+                <w:t xml:space="preserve">hal-03511285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Liquidity Matter on Bank Profitability Evidence from a Nonlinear Framework for a Large Sample</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hakimi</w:t>
+                <w:t xml:space="preserve">External liabilities, domestic institutions and banking crises in developing economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Boukef Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Joyce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Business and Economics Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.96-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/roie.12305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20409/berj.2019.153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03511285v1</w:t>
+                <w:t xml:space="preserve">hal-03511273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External liabilities, domestic institutions and banking crises in developing economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Boukef Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Joyce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of International Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26 (1), pp.96-116. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.96 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/roie.12305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/roie.12305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03511273v1</w:t>
+                <w:t xml:space="preserve">halshs-01902738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External liabilities, domestic institutions and banking crises in developing economies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabila Boukef Jlassi</w:t>
+                <w:t xml:space="preserve">What drives banking profitability after the international financial crisis of 2008? Evidence from Eurozone banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Rachdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hakimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Joyce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of International Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/roie.12305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Policy Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.810 - 826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpolmod.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01902738v1</w:t>
+                <w:t xml:space="preserve">halshs-01902729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives banking profitability after the international financial crisis of 2008? Evidence from Eurozone banks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finance and Growth Nexus: What Role for Institutions in Developed and Developing Countries?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Policy Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpolmod.2018.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902729v1</w:t>
+                <w:t xml:space="preserve">hal-01794445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does corruption limit FDI and economic growth? Evidence from MENA countries</w:t>
               </w:r>
@@ -1230,1623 +1208,1554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01902753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finance and Growth Nexus: What Role for Institutions in Developed and Developing Countries?</w:t>
+                <w:t xml:space="preserve">FINANCIAL LIBERALIZATION AND THE ENVIRONMENTAL QUALITY: EVIDENCE FROM TUNISIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hakimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Sbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Boukef Jlassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15173/esr.v22i1.3307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794445v1</w:t>
+                <w:t xml:space="preserve">halshs-01902754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FINANCIAL LIBERALIZATION AND THE ENVIRONMENTAL QUALITY: EVIDENCE FROM TUNISIA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pouvoir de marché et stabilité financière: Etude du secteur bancaire Tunisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouldi Djelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nabila Boukef Jlassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Studies Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Development Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (4), pp.416 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8268.12221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15173/esr.v22i1.3307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902754v1</w:t>
+                <w:t xml:space="preserve">halshs-01902743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir de marché et stabilité financière: Etude du secteur bancaire Tunisien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouldi Djelassi</w:t>
+                <w:t xml:space="preserve">Trade liberalization, FDI inflows, environmental quality and economic growth: A comparative analysis between Tunisia and Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hakimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Development Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1467-8268.12221⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 58, pp.1445 - 1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2015.12.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902743v1</w:t>
+                <w:t xml:space="preserve">halshs-01902749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade liberalization, FDI inflows, environmental quality and economic growth: A comparative analysis between Tunisia and Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Hakimi</w:t>
+                <w:t xml:space="preserve">The Role of Information Communication Technology and Economic Growth in Recent Electricity Demand: Fresh Evidence from Combine Cointegration Approach in UAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ijaz Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Sbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Knowledge Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (3), pp.797 - 818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13132-015-0250-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2015.12.280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902749v1</w:t>
+                <w:t xml:space="preserve">halshs-01902760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Information Communication Technology and Economic Growth in Recent Electricity Demand: Fresh Evidence from Combine Cointegration Approach in UAE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">The nexus between electricity consumption and economic growth in Bahrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Sbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Helmi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Knowledge Economy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.227 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13132-015-0250-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902760v1</w:t>
+                <w:t xml:space="preserve">halshs-01902777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nexus between electricity consumption and economic growth in Bahrain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A contribution of foreign direct investment, clean energy, trade openness, carbon emissions and economic growth to energy demand in UAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Sbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 38, pp.227 - 237. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 36, pp.191 - 197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.09.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.12.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902777v1</w:t>
+                <w:t xml:space="preserve">halshs-01902774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution of foreign direct investment, clean energy, trade openness, carbon emissions and economic growth to energy demand in UAE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Financial liberalization, disaggregated capital flows and banking crisis: Evidence from developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Boukef Jlassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 36, pp.191 - 197. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 41, pp.124 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2014.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.09.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902774v1</w:t>
+                <w:t xml:space="preserve">halshs-01902770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial liberalization, disaggregated capital flows and banking crisis: Evidence from developing countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic growth, electricity consumption, urbanization and environmental degradation relationship in United Arab Emirates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Sbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nabila Boukef Jlassi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhan Ozturk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.622 - 631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2014.05.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902770v1</w:t>
+                <w:t xml:space="preserve">halshs-01902764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic growth, electricity consumption, urbanization and environmental degradation relationship in United Arab Emirates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Financial Deepening and Economic Growth in Gulf Cooperation Council Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Sbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ilhan Ozturk</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedri Kamil Onur Tas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.459 - 473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10168737.2014.913653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.05.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902764v1</w:t>
+                <w:t xml:space="preserve">halshs-01902766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Deepening and Economic Growth in Gulf Cooperation Council Countries</w:t>
+                <w:t xml:space="preserve">Re-Examining Government Revenues, Government Spending And Economic Growth In GCC Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Sbia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bedri Kamil Onur Tas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economic Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19030/jabr.v29i3.7777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10168737.2014.913653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902766v1</w:t>
+                <w:t xml:space="preserve">halshs-01902788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-Examining Government Revenues, Government Spending And Economic Growth In GCC Countries</w:t>
+                <w:t xml:space="preserve">Fiscal Policy And Economic Growth In PIIGS Countries: An Empirical Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Sbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 29 (3), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 29 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19030/jabr.v29i5.8018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19030/jabr.v29i3.7777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902788v1</w:t>
+                <w:t xml:space="preserve">halshs-01902785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiscal Policy And Economic Growth In PIIGS Countries: An Empirical Assessment</w:t>
+                <w:t xml:space="preserve">Dynamic relationships between oil revenues, government spending and economic growth in an oil-dependent economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashid Sbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.118 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.06.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19030/jabr.v29i5.8018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902785v1</w:t>
+                <w:t xml:space="preserve">halshs-01902776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic relationships between oil revenues, government spending and economic growth in an oil-dependent economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Duration Of Relationship Banking And The Performance Of Tunisian Firms: An Empirical Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hakimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rashid Sbia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19030/jabr.v30i1.8282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.06.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902776v1</w:t>
+                <w:t xml:space="preserve">halshs-01902783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Duration Of Relationship Banking And The Performance Of Tunisian Firms: An Empirical Test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Relationship Between Costs And Availability Of Credit: An Empirical Study For Some Tunisian Firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hakimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helmi Hamdi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouldi Djelassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 30 (1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 28 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19030/jabr.v28i3.6965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19030/jabr.v30i1.8282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01902783v1</w:t>
+                <w:t xml:space="preserve">halshs-01902790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship Between Costs And Availability Of Credit: An Empirical Study For Some Tunisian Firms</w:t>
+                <w:t xml:space="preserve">What Determines The Duration Of Bank-Enterprise Relationships For Tunisian Firms?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hakimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouldi Djelassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (3), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 28 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19030/jabr.v28i6.7334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01902789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2856,142 +2765,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fintech et Innovations Monétaires: Vers Un Processus concurrentiel?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Centi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmi Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chicot Eboue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité de la Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3059,51 +2968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FFBEEF5"/>
+    <w:nsid w:val="973A69A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3290,51 +3199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dr2h" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0056-3685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04133788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hakimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Hamdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Khemiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2023.06.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakimi, A." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakimi Abdelaziz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussaada Rim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Helmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0972150919879304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2019.1598503" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511285v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20409/berj.2019.153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511273v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boukef Jlassi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Joyce" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12305" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902729v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Rachdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2018.05.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJoEM-06-2015-0118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Zaghdoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40854-017-0069-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Sbia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v22i1.3307" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902743v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Zidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Djelassi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.12221" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SLMWDSC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.12.280" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ur Rehman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-015-0250-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.12.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.09.047" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.05.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Ozturk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.05.022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kamil Onur Tas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168737.2014.913653" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v29i3.7777" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902785v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v29i5.8018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902776v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.06.043" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v30i1.8282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v28i3.6965" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902789v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v28i6.7334" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Centi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dr2h" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0056-3685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04133788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hakimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Hamdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Khemiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2023.06.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakimi, A." TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakimi Abdelaziz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussaada Rim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Helmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0972150919879304" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2019.1598503" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20409/berj.2019.153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Boukef Jlassi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Joyce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roie.12305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Rachdi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpolmod.2018.05.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJoEM-06-2015-0118" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khemais Zaghdoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40854-017-0069-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902754v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Sbia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15173/esr.v22i1.3307" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Zidi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Djelassi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8268.12221" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SLMWDSC-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.12.280" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahbaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijaz Ur Rehman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-015-0250-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.12.012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902774v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.09.047" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2014.05.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902764v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhan Ozturk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.05.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902766v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedri Kamil Onur Tas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168737.2014.913653" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v29i3.7777" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902785v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v29i5.8018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.06.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v30i1.8282" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v28i3.6965" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v28i6.7334" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Centi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>