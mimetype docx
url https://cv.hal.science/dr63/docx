--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -734,412 +734,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible light as a new tool to maintain fresh-cut lettuce post-harvest quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Charles</w:t>
+                <w:t xml:space="preserve">Ecophysiological and phytochemical characterization of wild populations of Inula montana L. (Asteraceae) in Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phrutiya Nilprapruck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Roux</w:t>
+                <w:t xml:space="preserve">Osama Alnaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnur Garayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huguette Sallanon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Baghdikian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2017.08.024⟩</w:t>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 236-237, pp.67 - 75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01614542v1</w:t>
+                <w:t xml:space="preserve">hal-01765072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological and phytochemical characterization of wild populations of Inula montana L. (Asteraceae) in Southeastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New sesquiterpene acid and inositol derivatives from &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnur Garayev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Giorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chiffolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Riad Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2017.09.012⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.79-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2017.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765072v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sesquiterpene acid and inositol derivatives from &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chiffolleau</w:t>
+                <w:t xml:space="preserve">Visible light as a new tool to maintain fresh-cut lettuce post-harvest quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrutiya Nilprapruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Sallanon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 120, pp.79-84. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.51 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2017.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2017.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614539v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower exposed to high-intensity microwave-frequency electromagnetic field: electrophysiological response requires a mechanical injury to initiate</w:t>
               </w:r>
@@ -1236,307 +1236,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human keratinocytes in culture exhibit no response when exposed to short duration, low amplitude, high frequency (900 MHz) electromagnetic fields in a reverberation chamber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode Stirred Reverberation Chamber (MSRC): a large and efficient tool to lead high frequency bioelectromagnetic in vitro experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalléchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Françoise Paladian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lalléchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (4), pp.302-311. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26, pp.257-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bem.20641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIERB10062313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168765v1</w:t>
+                <w:t xml:space="preserve">hal-01168788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode Stirred Reverberation Chamber (MSRC): a large and efficient tool to lead high frequency bioelectromagnetic in vitro experimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human keratinocytes in culture exhibit no response when exposed to short duration, low amplitude, high frequency (900 MHz) electromagnetic fields in a reverberation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paladian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lalléchère</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Paladian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioelectromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (4), pp.302-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bem.20641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERB10062313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01168788v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible role for extra-cellular ATP in plant responses to high frequency, low amplitude electromagnetic field</w:t>
               </w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1695,64 +1695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paladian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 227 (4), pp.883 - 891. </w:t>
@@ -1841,64 +1841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paladian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 128 (2), pp.283-288. </w:t>
@@ -1975,64 +1975,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paladian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1, pp.Issue: 2</w:t>
@@ -2257,51 +2257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Beaubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2536,51 +2536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E134E0F0"/>
+    <w:nsid w:val="FF59E149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2767,51 +2767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dr63" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3841-5688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126125600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Po&#235;ssel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.992544" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063254v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2019.02.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffolleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.08.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiffolleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2463-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614542v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutiya Nilprapruck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2017.08.024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alnaser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Elias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2017.09.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.05.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Catrain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15592316.2014.972787" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20641" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0R4C1T70-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB10062313" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Ledoigt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.6.5385" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0664-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CN47ZPVL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00740.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas Svanys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beaubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CLF21829" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dr63" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3841-5688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126125600" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Boulch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Po&#235;ssel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.992544" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063254v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ripoll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2019.02.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865223v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffolleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.08.005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865221v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiffolleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2463-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765072v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Alnaser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Elias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2017.09.012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.05.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutiya Nilprapruck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Sallanon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2017.08.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Catrain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/15592316.2014.972787" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168788v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paladian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERB10062313" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.20641" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0R4C1T70-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faure" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard G. Ledoigt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.6.5385" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-007-0664-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CN47ZPVL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2006.00740.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01583382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas Svanys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Beaubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00728379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008CLF21829" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>