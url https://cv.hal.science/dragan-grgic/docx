--- v1 (2026-03-27)
+++ v2 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,1883 +368,2000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical modelling of salt caverns subjected to cyclic hydrogen injection and withdrawal</w:t>
+                <w:t xml:space="preserve">Experimental Study of the Effect of Temperature on the Mechanical Properties of the Callovo-Oxfordian Claystone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ever-Dennys Coarita-Tintaya</w:t>
+                <w:t xml:space="preserve">Coffi A. F. Gbewade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Golfier</w:t>
+                <w:t xml:space="preserve">D. Grgic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Grgic</w:t>
+                <w:t xml:space="preserve">A. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountaka Souley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Long Cheng</w:t>
+                <w:t xml:space="preserve">L. Schoumacker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105690⟩</w:t>
+              <w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (6), pp.4191-4212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00603-023-03630-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274287v1</w:t>
+                <w:t xml:space="preserve">hal-05576971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of chemical evolution and isotope fractionation of Cl and Br in pore water expelled during strong clay compaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydromechanical modelling of salt caverns subjected to cyclic hydrogen injection and withdrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ever-Dennys Coarita-Tintaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Strydom</w:t>
+                <w:t xml:space="preserve">Fabrice Golfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Richard</w:t>
+                <w:t xml:space="preserve">Mountaka Souley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans G.M. Eggenkamp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 162, pp.105690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2023.105690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625161v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EURADWASTE'22 Paper - Host rocks and THMC processes in DGR. EURAD GAS and HITEC: mechanistic understanding of gas and heat transport in clay-based materials for radioactive waste geological disposal</w:t>
+                <w:t xml:space="preserve">Experimental study of chemical evolution and isotope fractionation of Cl and Br in pore water expelled during strong clay compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Levasseur</w:t>
+                <w:t xml:space="preserve">Jessica Strydom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Sillen</w:t>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marschall</w:t>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Wendling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Markus Olin</w:t>
+                <w:t xml:space="preserve">Hans G.M. Eggenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2022021⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03851941v1</w:t>
+                <w:t xml:space="preserve">hal-03625161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effect of pores concavity and aspect ratio on the elastic properties of a porous material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EURADWASTE'22 Paper - Host rocks and THMC processes in DGR. EURAD GAS and HITEC: mechanistic understanding of gas and heat transport in clay-based materials for radioactive waste geological disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fengjuan Chen</w:t>
+                <w:t xml:space="preserve">Xavier Sillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Sevostianov</w:t>
+                <w:t xml:space="preserve">Paul Marschall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Giraud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Olin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.10.016⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2022021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02981395v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03851941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacement relations for thermal conductivity of a porous rock</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Combined effect of pores concavity and aspect ratio on the elastic properties of a porous material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengjuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Sevostianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Grgic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2017.06.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981408v1</w:t>
+                <w:t xml:space="preserve">hal-02981395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Characterization of Oolitic Rocks and Numerical Evaluation of their Effective Elastic Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dragan Grgic</w:t>
+                <w:t xml:space="preserve">Replacement relations for thermal conductivity of a porous rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengjuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Auvray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Yuri Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sevostianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa Romushkevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.05.154⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2017.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981397v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of the replacement relations for materials with non-ellipsoidal inhomogeneities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Microstructural Characterization of Oolitic Rocks and Numerical Evaluation of their Effective Elastic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Kalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Grgic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.10.023⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 191, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.05.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981403v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance and resistivity contribution tensors of axisymmetric concave pores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Accuracy of the replacement relations for materials with non-ellipsoidal inhomogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengjuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Sevostianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104-105, pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02981420v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement des propriétés mécaniques d’un minerai de fer par bioréduction microbienne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Compliance and resistivity contribution tensors of axisymmetric concave pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sevostianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengjuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric P.A. Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.14-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02981421v1</w:t>
+                <w:t xml:space="preserve">hal-02981420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modelling of the elastic–plastic, viscoplastic and damage behaviour of hard porous rocks within the unified theory of inelastic flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Renforcement des propriétés mécaniques d’un minerai de fer par bioréduction microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Maitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric P.A. Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (5), pp.510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-014-0356-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02981417v1</w:t>
+                <w:t xml:space="preserve">hal-02981421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effective elastic and conductive properties of a material containing concave pores</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Constitutive modelling of the elastic–plastic, viscoplastic and damage behaviour of hard porous rocks within the unified theory of inelastic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.08.012⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.95-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-014-0356-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01276853v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-hydro-mechanical modeling with Langmuir's adsorption isotherm of the CO2 injection in coal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the effective elastic and conductive properties of a material containing concave pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengjuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sevostianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.60-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2328⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01284129v1</w:t>
+                <w:t xml:space="preserve">hal-01276853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remineralization of ferrous carbonate from bioreduction of natural goethite in the Lorraine iron ore (Minette) by Shewanella putrefaciens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thermo-hydro-mechanical modeling with Langmuir's adsorption isotherm of the CO2 injection in coal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanssoune Saliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Carteret</w:t>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 412, pp.48-58. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (6), pp.594-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281810v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evaluation of the Eshelby tensor for a concave superspherical inclusion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Remineralization of ferrous carbonate from bioreduction of natural goethite in the Lorraine iron ore (Minette) by Shewanella putrefaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Maitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic P. A. Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.04.007⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 412, pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276856v1</w:t>
+                <w:t xml:space="preserve">hal-01281810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical evaluation of the Eshelby tensor for a concave superspherical inclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengjuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sevostianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Grgic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93, pp.51-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The influence of different fluids on the static fatigue of a porous rock: Poro-mechanical coupling versus chemical effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71, pp.34-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2254,677 +2371,677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la température sur le comportement mécanique de l'argilite du Callovo-Oxfordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahaa Abou Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bonnelye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe de Lesquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cl/Br and δ&amp;lt;SUP&amp;gt;37&amp;lt;/SUP&amp;gt;Cl evolution in seawater expelled during the compaction of MX-80 smectite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Strydom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Eggenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Water-Rock Interaction (WRI-16) and 13th International Symposium on Applied Isotope Geochemistry (1st IAGC International Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tomsk, Russia. pp. 3116-3133, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20199812022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03586640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective thermal conductivity of transversely isotropic rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giraud Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 EMI Internatonal Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement à long terme des roches appliquée à l’étude de la stabilité des ouvrages souterrains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javad Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dashnor Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des modèles sphères composites à l’estimation des propriétés poroélastiques de calcaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Nguyen Bien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la perméabilité d'une argilite partiellement saturée par méthode inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Homand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2934,114 +3051,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement à court et à long terme des roches de la formation ferrifère lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2001INPL571N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01750315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3188,51 +3305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05010117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Villar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cuss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Lesquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1436490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amoih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Finqueneisel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40789-024-00696-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274287v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever-Dennys Coarita-Tintaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105690" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Strydom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G.M. Eggenkamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105274" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Levasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sillen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marschall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wendling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Olin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981395v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjuan Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sevostianov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4WF28P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Popov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Romushkevich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2017.06.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVJVP8Z1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981397v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Auvray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.05.154" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981403v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.10.023" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981420v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.12.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01RVW72W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maitte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P.A. Jorand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016032" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0B44F1C65404EB1D8782FFD298FEE9684762EC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981417v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0356-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276853v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.08.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GCXCD2C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanssoune Saliya" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2328" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B5A2855632ED88A5ECB5A9B34FA533AC03F0222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P. A. Jorand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16F2T784-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276856v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.04.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF0VQ05-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300958v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6VCW0CR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Abou Chakra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Eggenkamp" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199812022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Albert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nguyen Bien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL571N" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05010117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Villar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cuss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Lesquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1436490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amoih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Finqueneisel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40789-024-00696-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi A. F. Gbewade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grgic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schoumacker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03630-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever-Dennys Coarita-Tintaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105690" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Strydom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G.M. Eggenkamp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Levasseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sillen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marschall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wendling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Olin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjuan Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sevostianov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4WF28P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Popov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Romushkevich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2017.06.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVJVP8Z1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Auvray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.05.154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.10.023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.12.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01RVW72W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maitte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P.A. Jorand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0B44F1C65404EB1D8782FFD298FEE9684762EC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0356-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.08.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GCXCD2C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanssoune Saliya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2328" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B5A2855632ED88A5ECB5A9B34FA533AC03F0222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P. A. Jorand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16F2T784-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.04.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF0VQ05-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6VCW0CR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Abou Chakra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Eggenkamp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199812022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Albert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nguyen Bien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL571N" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>