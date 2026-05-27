--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -615,295 +615,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of chemical evolution and isotope fractionation of Cl and Br in pore water expelled during strong clay compaction</w:t>
+                <w:t xml:space="preserve">EURADWASTE'22 Paper - Host rocks and THMC processes in DGR. EURAD GAS and HITEC: mechanistic understanding of gas and heat transport in clay-based materials for radioactive waste geological disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Strydom</w:t>
+                <w:t xml:space="preserve">Séverine Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dragan Grgic</w:t>
+                <w:t xml:space="preserve">Xavier Sillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Richard</w:t>
+                <w:t xml:space="preserve">Paul Marschall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans G.M. Eggenkamp</w:t>
+                <w:t xml:space="preserve">Jacques Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Olin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105274⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2022021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625161v1</w:t>
+                <w:t xml:space="preserve">insu-03851941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EURADWASTE'22 Paper - Host rocks and THMC processes in DGR. EURAD GAS and HITEC: mechanistic understanding of gas and heat transport in clay-based materials for radioactive waste geological disposal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of chemical evolution and isotope fractionation of Cl and Br in pore water expelled during strong clay compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Sillen</w:t>
+                <w:t xml:space="preserve">Jessica Strydom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marschall</w:t>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Wendling</w:t>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Olin</w:t>
+                <w:t xml:space="preserve">Hans G.M. Eggenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjn/2022021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2022.105274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03851941v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effect of pores concavity and aspect ratio on the elastic properties of a porous material</w:t>
               </w:r>
@@ -1012,290 +1012,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replacement relations for thermal conductivity of a porous rock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructural Characterization of Oolitic Rocks and Numerical Evaluation of their Effective Elastic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Popov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Igor Sevostianov</w:t>
+                <w:t xml:space="preserve">Kassem Kalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raissa Romushkevich</w:t>
+                <w:t xml:space="preserve">Christophe Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.64-74. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 191, pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2017.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.05.154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981408v1</w:t>
+                <w:t xml:space="preserve">hal-02981397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Characterization of Oolitic Rocks and Numerical Evaluation of their Effective Elastic Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Replacement relations for thermal conductivity of a porous rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengjuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sevostianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassem Kalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Auvray</w:t>
+                <w:t xml:space="preserve">Raissa Romushkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2017.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.05.154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02981397v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of the replacement relations for materials with non-ellipsoidal inhomogeneities</w:t>
               </w:r>
@@ -1392,879 +1392,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance and resistivity contribution tensors of axisymmetric concave pores</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constitutive modelling of the elastic–plastic, viscoplastic and damage behaviour of hard porous rocks within the unified theory of inelastic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101, pp.14-28. </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.95-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-014-0356-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981420v1</w:t>
+                <w:t xml:space="preserve">hal-02981417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement des propriétés mécaniques d’un minerai de fer par bioréduction microbienne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Maitte</w:t>
+                <w:t xml:space="preserve">Compliance and resistivity contribution tensors of axisymmetric concave pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sevostianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengjuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric P.A. Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016032⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.14-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981421v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitutive modelling of the elastic–plastic, viscoplastic and damage behaviour of hard porous rocks within the unified theory of inelastic flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renforcement des propriétés mécaniques d’un minerai de fer par bioréduction microbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Maitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric P.A. Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (5), pp.510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-014-0356-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02981417v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the effective elastic and conductive properties of a material containing concave pores</w:t>
+                <w:t xml:space="preserve">Numerical evaluation of the Eshelby tensor for a concave superspherical inclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fengjuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Sevostianov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 97, pp.60-68. </w:t>
+              <w:t xml:space="preserve">, 2015, 93, pp.51-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276853v1</w:t>
+                <w:t xml:space="preserve">hal-01276856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-hydro-mechanical modeling with Langmuir's adsorption isotherm of the CO2 injection in coal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kanssoune Saliya</w:t>
+                <w:t xml:space="preserve">Evaluation of the effective elastic and conductive properties of a material containing concave pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengjuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sevostianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2328⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97, pp.60-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284129v1</w:t>
+                <w:t xml:space="preserve">hal-01276853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remineralization of ferrous carbonate from bioreduction of natural goethite in the Lorraine iron ore (Minette) by Shewanella putrefaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Maitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic P. A. Jorand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Grgic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 412, pp.48-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical evaluation of the Eshelby tensor for a concave superspherical inclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fengjuan Chen</w:t>
+                <w:t xml:space="preserve">Thermo-hydro-mechanical modeling with Langmuir's adsorption isotherm of the CO2 injection in coal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanssoune Saliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Grgic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Giraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 93, pp.51-58. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (6), pp.594-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2015.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276856v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of different fluids on the static fatigue of a porous rock: Poro-mechanical coupling versus chemical effects</w:t>
               </w:r>
@@ -2493,103 +2493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cl/Br and δ&amp;lt;SUP&amp;gt;37&amp;lt;/SUP&amp;gt;Cl evolution in seawater expelled during the compaction of MX-80 smectite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Strydom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Eggenkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on Water-Rock Interaction (WRI-16) and 13th International Symposium on Applied Isotope Geochemistry (1st IAGC International Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Tomsk, Russia. pp. 3116-3133, </w:t>
@@ -2729,247 +2729,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement à long terme des roches appliquée à l’étude de la stabilité des ouvrages souterrains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application des modèles sphères composites à l’estimation des propriétés poroélastiques de calcaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javad Eslami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
+                <w:t xml:space="preserve">Ngoc-Nguyen Bien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378605v1</w:t>
+                <w:t xml:space="preserve">hal-03390758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des modèles sphères composites à l’estimation des propriétés poroélastiques de calcaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Giraud</w:t>
+                <w:t xml:space="preserve">Etude du comportement à long terme des roches appliquée à l’étude de la stabilité des ouvrages souterrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javad Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Nguyen Bien</w:t>
+                <w:t xml:space="preserve">Dashnor Hoxha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390758v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la perméabilité d'une argilite partiellement saturée par méthode inverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Grgic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,51 +3305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05010117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Villar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cuss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Lesquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1436490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amoih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Finqueneisel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40789-024-00696-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi A. F. Gbewade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grgic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schoumacker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03630-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever-Dennys Coarita-Tintaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105690" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Strydom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G.M. Eggenkamp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105274" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Levasseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sillen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marschall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wendling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Olin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjuan Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sevostianov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4WF28P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Popov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Romushkevich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2017.06.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVJVP8Z1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Auvray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.05.154" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.10.023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.12.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01RVW72W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maitte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P.A. Jorand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016032" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0B44F1C65404EB1D8782FFD298FEE9684762EC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0356-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.08.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GCXCD2C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284129v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanssoune Saliya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2328" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B5A2855632ED88A5ECB5A9B34FA533AC03F0222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P. A. Jorand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16F2T784-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276856v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.04.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF0VQ05-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6VCW0CR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Abou Chakra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Eggenkamp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199812022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Albert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nguyen Bien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL571N" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05010117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Villar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cuss" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Lesquen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnuen.2025.1436490" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611018v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amoih" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Finqueneisel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Zimny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bourrelly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40789-024-00696-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576971v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi A. F. Gbewade" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grgic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schoumacker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-023-03630-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ever-Dennys Coarita-Tintaya" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Golfier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Grgic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mountaka Souley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Cheng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105690" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Levasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sillen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marschall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wendling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Olin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Strydom" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans G.M. Eggenkamp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2022.105274" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjuan Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sevostianov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.10.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH4WF28P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Kalo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Auvray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.05.154" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Popov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Romushkevich" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2017.06.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVJVP8Z1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981403v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.10.023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0356-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.12.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-01RVW72W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02981421v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maitte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P.A. Jorand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016032" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0B44F1C65404EB1D8782FFD298FEE9684762EC2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.04.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF0VQ05-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.08.012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GCXCD2C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P. A. Jorand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.07.024" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16F2T784-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01284129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanssoune Saliya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2328" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B5A2855632ED88A5ECB5A9B34FA533AC03F0222/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300958v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.06.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6VCW0CR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312962v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahaa Abou Chakra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Eggenkamp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20199812022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976968v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giraud Albert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390758v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nguyen Bien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378605v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Eslami" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashnor Hoxha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361624v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Homand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750315v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001INPL571N" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>