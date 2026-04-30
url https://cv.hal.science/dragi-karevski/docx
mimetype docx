--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -997,248 +997,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact solution of time-dependent Lindblad equations with closed algebras</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Точные результаты для изотропной цепочки Гейзенберга спина $1/2$ с диссипацией на границах</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Landi</w:t>
+                <w:t xml:space="preserve">Vladislav Yur'Evich Popkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragi Karevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Hammoumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dragi Karevski</w:t>
+                <w:t xml:space="preserve">Gunter Markus Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (2), </w:t>
+              <w:t xml:space="preserve">Array - Journal of the International Computer Music Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198 (2), pp.341-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.022105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4213/tmf9556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003791v1</w:t>
+                <w:t xml:space="preserve">hal-03603511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Точные результаты для изотропной цепочки Гейзенберга спина $1/2$ с диссипацией на границах</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact solution of time-dependent Lindblad equations with closed algebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Scopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladislav Yur'Evich Popkov</w:t>
+                <w:t xml:space="preserve">Gabriel Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Hammoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragi Karevski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gunter Markus Schutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Array - Journal of the International Computer Music Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 198 (2), pp.341-362. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4213/tmf9556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.022105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03603511v1</w:t>
+                <w:t xml:space="preserve">hal-03003791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge-current correlation equalities for quantum systems far from equilibrium</w:t>
               </w:r>
@@ -1387,235 +1387,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindblad-Floquet description of finite-time quantum heat engines</w:t>
+                <w:t xml:space="preserve">Exact dynamics of a one-dimensional Bose gas in a periodic time-dependent harmonic trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Landi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Unterberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragi Karevski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.062121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (18), pp.185001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/aab8a5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326035v1</w:t>
+                <w:t xml:space="preserve">hal-03279495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact dynamics of a one-dimensional Bose gas in a periodic time-dependent harmonic trap</w:t>
+                <w:t xml:space="preserve">Lindblad-Floquet description of finite-time quantum heat engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Scopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Unterberger</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragi Karevski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (18), pp.185001. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/aab8a5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.062121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279495v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional Bose gas driven by a slow time-dependent harmonic trap</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations of the heat exchanged between two quantum spin chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragi Karevski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5324,222 +5324,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent currents in mesoscopic rings and conformal invariance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Henkel</w:t>
+                <w:t xml:space="preserve">Comparative study of the critical behavior in one-dimensional random and aperiodic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Iglói</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragi Karevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 5 (3), pp.787-792. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100510050503⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 5 (3), pp.613-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326168v1</w:t>
+                <w:t xml:space="preserve">hal-03326164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the critical behavior in one-dimensional random and aperiodic environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Iglói</w:t>
+                <w:t xml:space="preserve">Persistent currents in mesoscopic rings and conformal invariance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Henkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragi Karevski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Rieger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 5 (3), pp.613-625. </w:t>
+              <w:t xml:space="preserve">, 1998, 5 (3), pp.787-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s100510050486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s100510050503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326164v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random and aperiodic quantum spin chains: A comparative study</w:t>
               </w:r>
@@ -5623,351 +5623,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact renormalization-group study of aperiodic Ising quantum chains and directed walks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dragi Karevski</w:t>
+                <w:t xml:space="preserve">Exact Renormalization-Group Study of Aperiodic Ising Quantum Chains and Directed Walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Igloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Karevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferenc Szalma</w:t>
+                <w:t xml:space="preserve">F. Szalma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 56 (17), pp.11031 - 11050. </w:t>
+              <w:t xml:space="preserve">, 1997, 56, pp.11031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.56.11031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931436v1</w:t>
+                <w:t xml:space="preserve">hal-00421986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperiodic Ising quantum chain and its relation with a classical Ising chain in an inhomogeneous field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact renormalization-group study of aperiodic Ising quantum chains and directed walks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Iglói</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragi Karevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Szalma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/30/13/002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56 (17), pp.11031 - 11050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.56.11031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326125v1</w:t>
+                <w:t xml:space="preserve">hal-01931436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Renormalization-Group Study of Aperiodic Ising Quantum Chains and Directed Walks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Szalma</w:t>
+                <w:t xml:space="preserve">Aperiodic Ising quantum chain and its relation with a classical Ising chain in an inhomogeneous field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragi Karevski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.56.11031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 30 (13), pp.L433-L435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/30/13/002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421986v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corner Exponents in the Two-Dimensional Potts Model</w:t>
               </w:r>
@@ -7771,51 +7771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashovardhan Jha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Karevski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5f1z-m5cr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358512v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023311" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Coppola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel T. Landi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.052213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054053v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scopa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00845-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03604289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Tirrito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Collura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faribault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dubail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.053309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wendenbaum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taketani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Kajari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00225-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Popkov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sch&#252;tz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0040577919020107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003791v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Landi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hammoumi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.022105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yur'Evich Popkov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Markus Schutz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4213/tmf9556" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Sch&#252;tz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.6.6.068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331800815X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.062121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Unterberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aab8a5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa890f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karevski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#8201;m. Sch&#252;tz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.030601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Harris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.032122" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Platini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.040303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174422" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.214308" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Taketani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. De Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042142" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popkov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Schuetz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.047201" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.023624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Sch&#252;tz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.062118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Aufderheide" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.013615" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.023603" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Platini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Harris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/13/135003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.200601" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.207207" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Turban" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/08/P08007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Harish" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schutz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.10.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4S5C5G9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eisler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Peschel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/01/P01023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172643v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Dorosz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.051120" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/8/002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/7/004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326098v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/30/L02" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3E9B7853E0EC410EA2FB00A59DB2D27B7ACF778/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.9.2.219" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Platini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00402-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001622v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abriet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00297-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abriet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00029-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00333-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020139" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-C. Lin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rieger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kawashima" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Igl&#243;i" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00011100" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326173v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/33/102" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turban" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Igloi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/14/305" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/32/21/304" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421971v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Juh&#225;sz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Igl&#243;i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.4195" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Henkel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/31/10/022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326168v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henkel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050503" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050486" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050213" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Szalma" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.11031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326125v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/30/13/002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C7567C8BA0EE9CDD2E0FB1EEAD87E853A50A631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421986v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szalma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421981v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lajko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02183618" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Turban" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/13/017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/28/14/013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Pal&#225;gyi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/28/1/011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326203v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27934-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69784-6_15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326222v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66839-0_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326197v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27934-8_1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/088D2130D120458F5727B679FE766EE33F431CBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326119v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812565440_0002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339855v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary J. Harris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gourieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747235v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10311" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00113403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/hal-00113500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashovardhan Jha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragi Karevski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/5f1z-m5cr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358512v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riggio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.023311" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Coppola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel T. Landi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.052213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054053v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Scopa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-023-00845-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03604289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Tirrito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Collura" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094303" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Brun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faribault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dubail" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.053309" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325906v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wendenbaum" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taketani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Kajari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-020-00225-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Popkov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sch&#252;tz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0040577919020107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03603511v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yur'Evich Popkov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Markus Schutz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4213/tmf9556" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Landi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hammoumi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.022105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326016v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Sch&#252;tz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.6.6.068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S205327331800815X" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Unterberger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aab8a5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.062121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003410v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/aa890f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karevski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.&#8201;m. Sch&#252;tz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.030601" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Harris" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2016/03/033204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.032122" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Platini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.040303" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.174422" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275582v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.214308" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275581v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G. Taketani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.022125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285491v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Novais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. De Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042142" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popkov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Schuetz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.047201" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.023624" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Sch&#252;tz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.062118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Aufderheide" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.013615" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.83.023603" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Platini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Harris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/13/135003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326087v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.200601" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01931398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.207207" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Turban" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/08/P08007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Harish" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Schutz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2007.10.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4S5C5G9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eisler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Peschel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/01/P01023" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172643v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Dorosz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.051120" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/8/002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112421v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/7/004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019615v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chatelain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/06/P06005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326098v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/39/30/L02" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3E9B7853E0EC410EA2FB00A59DB2D27B7ACF778/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326108v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5488/CMP.9.2.219" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326113v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Platini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2005-00402-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001622v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abriet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00297-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abriet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00029-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008625v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2002-00333-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e20020139" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326175v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-C. Lin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rieger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kawashima" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Igl&#243;i" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00011100" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326173v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/33/102" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113124v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Turban" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Igloi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/33/14/305" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/32/21/304" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421971v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;bert Juh&#225;sz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Igl&#243;i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.4195" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326156v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Henkel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/31/10/022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050486" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Henkel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050503" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326153v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050213" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421986v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szalma" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.11031" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Szalma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326125v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/30/13/002" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C7567C8BA0EE9CDD2E0FB1EEAD87E853A50A631/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421981v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lajko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02183618" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Turban" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/29/13/017" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421995v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/28/14/013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422004v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Pal&#225;gyi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/28/1/011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326203v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27934-8" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326009v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69784-6_15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326222v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66839-0_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326197v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27934-8_1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/088D2130D120458F5727B679FE766EE33F431CBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326119v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812565440_0002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339855v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary J. Harris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116680v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076729v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatelain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gourieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000602v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747235v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN10311" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00113403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/hal-00113500v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>