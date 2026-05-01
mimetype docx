--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Lucas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dralucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2192-4416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">165183675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9752-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary and Space Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External envelopes geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 1 83 95 74 68 /1 57 27 53 07</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas@ipgp.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bât. Lamarck - 7e étage - Bureau 713 - 35 rue Hélène Brion 75205 Paris CEDEX 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research scientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CRCN) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More details at </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dralucas.geophysx.edu.eu.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research interests:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Landslides and granular flows on Earth and Beyond</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aeolian transport and climate inference in Niger, China, Mars & Titan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Remote-Sensing of silicates and icy surfaces</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Landscape modelling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am involved in:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESA GEP Sentinel Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cassini mission as part of the Radar Science Team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> mission</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> as part of the Science Team on SEIS and on IDC/IDA instruments as well as on </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight Geospatial Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the surface properties of the Asal-Ghoubbet rift by massive inversion of the Hapke model on Pleiades multiangular images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D T Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 322, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Discharge From River Geometry on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (8), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL111912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling tropical slow-moving landslide response to seasonality and extreme meteorological events using a combination of InSAR and optical imagery: The case study of Grand Eboulis (Réunion island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Hopquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Smittarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109965. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Erosional Efficiency of Extreme Precipitation Events at a Multi-Decadal Time Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gougeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JF007818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial assessment of sediment production in a badland catchment using repeat LiDAR surveys, Draix, Alpes de Haute-Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (6), pp.1205-1228. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-13-1205-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and bathymetry effects captured by a multilayer landslide-tsunami model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marbœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Domingo Fernández-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibly seismically triggered avalanches after the S1222a Marsquake and S1000a impact event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Teuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 411, pp.115942. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rockslide-generated tsunami in a Greenland fjord rang Earth for 9 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forbriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Widmer-Schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.1196-1205. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adm9247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1965 Mahavel Landslide (Réunion Island, Indian Ocean): Morphology, Volumes, Flow Dynamics, and Causes of a Rock Avalanche in Tropical Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gougeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128, pp.e2022JF006944. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jf006944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of suspended sediment transport in a small catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amande Roque-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.363-381. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-11-363-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tectonic Origin for the Largest Marsquake Observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grindrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (20), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decennial geomorphic transport from archived time series digital elevation models: a cookbook for tropical and alpine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.120 - 134. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2021.3121370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic sources of InSight marsquakes and seismotectonic context of Elysium Planitia, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Fuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 837, pp.229434. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, Roughness, and Topography from Radar Backscatter at Selk Crater, the Dragonfly Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa E. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Poggiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, 201 (19pp). </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac8428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and Segmentation of Cerberus Fossae, Mars: Implications for Marsquake Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Myhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021je007118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K. Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.911-973. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395339v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography curvature effects in thin-layer models for gravity-driven flows without bed erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JF005657. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of recent landslides (&amp;lt;20 My) on Mars: Insights from high-resolution topography on Earth and Mars and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guimpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.105303. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal emission of Saturn's icy moons Effects of topography and regolith properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 655, pp.A8. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex‐Dominated Aeolian Activity at InSight's Landing Site, Part 1: Multi‐Instrument Observations, Analysis, and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mcclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismicity of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Digital Terrain Model of the Huygens Landing Site on Saturn's Largest Moon, Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Daudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Escalante lópez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (12), pp.e2020EA001127. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020ea001127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crust stratigraphy and heterogeneities of the first kilometers at the dichotomy boundary in western Elysium Planitia and implications for InSight lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 338, pp.113511. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Estimation of Landslide Runout: Comparison of Empirical and Numerical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.424. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10110424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Crater Near InSight: Implications for Seismic Impact Detectability on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JE006382. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Dust Devil Tracks Around the InSight Landing Site, Mars, and Comparison With In Situ Atmospheric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (10), pp.e2020GL087234. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gl087234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan as Revealed by the Cassini Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P. D. Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corlies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (4), pp.id. 33. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0598-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02136345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and composition of Titan's equatorial sand seas inferred from Cassini SAR data: Implications for aeolian transport and dune morphodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3140-3163. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE005965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02320751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case for seasonal surface changes at Titan’s lake district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hofgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.506 - 510. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0687-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657904v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical investigation of friction weakening of terrestrial and Martian landslides using discrete element models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Borykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gurgurewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (6), pp.11-21-1140. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-019-01140-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02116501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-seated gravitational slope deformation scaling on Mars and Earth: same fate for different initial conditions and structural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kromuszczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Dębniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gurgurewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Makowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.361-376. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-7-361-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of intense, climate-driven runoff late in Mars history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Kite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel M Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.eaav7710. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aav7710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First quantification of relationship between dune orientation and sediment availability, Olympia Undae, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fernandez-Cascales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.241-250. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-Seismic Investigations of the InSight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Stevanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (132), pp.1-68. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0562-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Science with InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational evidence for active dust storms on Titan at equinox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.727-732. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0233-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and Physical Properties Investigations by the InSight Lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kargl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (5), pp.84. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0512-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Evolution of Titan's Equatorial Regions: Possible Nature and Origin of the Dune Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Radebaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.1089-1112. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JE005399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally anomalous features in the subsurface of Enceladus’s south polar terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.0063. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01499557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional and spatial variations in Titan dune and interdune regions from Cassini VIMS and RADAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul O. Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Malaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.222-237. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01205511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low thermal inertias of icy planetary surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, pp.A133. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment flux from the morphodynamics of elongating linear dunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (11), pp.1027. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G37101.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane storms as a driver of Titan's dune orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.362-366. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand dune patterns on Titan controlled by long-term climate cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.15-19. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional velocity-weakening in landslides on Earth and on other planetary bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.3417. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Titan's geology and hydrology based on enhanced image processing of Cassini RADAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oded Aharonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randolph Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.online version. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JE004584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold for sand mobility on Mars calibrated from seasonal variations of sand flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slippery sliding on icy Iapetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (8), pp.524-525. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gabriele Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2012.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphy, mineralogy, and origin of layered deposits inside Terby crater, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211 ((1)), pp.273-304 (if 3,340). </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scar geometry on landslide dynamics and deposits: Application to Martian landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (E10), pp.E10001. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JE003803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the run-out distance of geophysical gravitational flows: Insight from fluidized granular collapse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 311, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and mobility in granular collapse over sloping beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F3), pp.F03040. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinuous gullies on Mars: frequency, distribution, and implications for flow properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (E11), pp.E11001. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JE003540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of landquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (15), pp.L15305. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL043512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel aperçu sur les liens génétiques entre des vallées issues de débâcle et des chasmata sur le plateau de Valles Marineris, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and topographic effects for large Valles Marineris landslides on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (10), </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL029835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dense concentration of landslides with permafrost molards in Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bretwood Higman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Sep 2025, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Analysis of the Blatten Rock-Ice Avalanche: Seismology, Geomorphology, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR assessment of sediment transport in a small, highly erosive alpine catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight for seismically detectability and seismically triggered avalanches on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Adama Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-366, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards on Mars - Signs of a disrupted cryosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryoMars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sheffield (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards — A New Landform Revealing Ice-Ejecta Interactions on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, held virtually, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic transport from historical shape from motion: Implications for tropical and alpine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Landslide Type Associated with Rapid Landscape Evolution of Volcanic Islands as Exemplified by the Mahavel Case of Réunion Island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pichon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution topographic analysis and numerical simulations of landslides on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guimpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of labyrinths on Titan: A numerical model based on surface dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Geological and Structural Elements Through PCA of SAR, Integrated High-Resolution Radiometry and VIMS Data on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, The Woodlands, Texas, United States. pp.LPI Contribution No. 1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01665860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution on Saturn's Moon Titan: A 3D Karst Landscape Evolution Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Sand Seas properties from the modelling of microwave-backscattered signal of Cassini/SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Lommonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.14093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global mapping and characterization of Titan's dune fields with Cassini: correlation between RADAR and VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courrech Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, The Woodlands, United States. pp.1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Plains: Global Distribution and Possible Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Stofan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.abstract #P21E-1883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational spreading of high wallslopes on Mars: evidence of past tropical glaciations on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Deit L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG/AIG Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Addid Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting Titan's surface geology from Cassini RADAR observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aharonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. pp.abstract #P13G-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terby impact crater: an evidence for a noachian sedimentary filling by subaqueous fan deltas,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Mars Sedimentology and Stratigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, El Paso, Texas, United States. #6011.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts stratifiés dans le cratère d'impact Terby (Mars): stratigraphie, minéralogie et origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National de Planétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terby Impact crater: Evidence for a Noachian sedimentary filling by subaqueous fan deltas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Dynamics of Martian Gullies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide scar geometry effect on flow spreading: Application to Martian landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference XXXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of large Martian landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference XXXVIII, Lunar and Planetary Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Houston, United States. pp.A-1818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methodology for Initial Volume Estimation of Martian Landslides from DTM and Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelfoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martian Gullies: Theories and Tests, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Houston, United States. pp.A-8023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mobility of large Martian landslides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martian Gullies: Theories and Tests, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Houston, United States. pp.A-8036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new insight on the dynamics of Martian granular flows in Valles Marineris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference XXXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Houston, United States. pp.1699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Layered Deposits in Terby Crater (Hellas Region, Mars) Using Multiple Datasets MOC, THEMIS and OMEGA/MEX Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Mouelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Lunar &amp; Planetary Science conference (LPSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Omega Team, Analysis of Layred deposits in terby Crater (Hellas region, mars) Using multiple Datasets MOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2005, pp.Abstract 1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic topography, roughness, albedo, and thermal inertia maps for mesoscale modeling on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea E Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-907, 2024, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Titan's labyrinths through chemical erosion and hillslope transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter modelling and inversion from Cassini/SAR data: Implications for Titan’s sand seas properties and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.P13B-2130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01249169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of Titan's dune fields by RADAR and VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, 2013 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53D-1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's 'blandlands': Are they massive sand sheets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Malaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53D-1896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much liquid water was there on Martian dunes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gabriele Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 14, pp.11720-1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science goals and mission concepts for a future orbital and in situ exploration of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responses to the ESA Voyage 2050 long-term plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMYARD: A Generic GPU-based Pipeline for Feature Discovery from Massive Planetary LiDAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Porder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPS: An Efficient Framework for GPU-based Feature Extraction of Massive Gridded Planetary LiDAR Data [Scalable Data Science]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of suspended sediment transport in a small tropical catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amande Roque-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended load transport in a small tropical catchment: data analysis and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amande Roque-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic transport from historical shape from motion: Implications for tropical and alpine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-HR Phase 0 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebegue Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNES - Centre national d'études spatiales; CESBIO. 2022, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des instabilités gravitaires par modélisation et télédétection: Applications aux exemples martiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Institut de physique du globe de paris - IPGP, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00503212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId459"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Lucas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dralucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2192-4416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">165183675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9752-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary and Space Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External envelopes geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 1 83 95 74 68 /1 57 27 53 07</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas@ipgp.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bât. Lamarck - 7e étage - Bureau 713 - 35 rue Hélène Brion 75205 Paris CEDEX 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research scientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CRCN) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More details at </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dralucas.geophysx.edu.eu.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research interests:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Landslides and granular flows on Earth and Beyond</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aeolian transport and climate inference in Niger, China, Mars & Titan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Remote-Sensing of silicates and icy surfaces</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Landscape modelling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am involved in:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESA GEP Sentinel Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cassini mission as part of the Radar Science Team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> mission</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> as part of the Science Team on SEIS and on IDC/IDA instruments as well as on </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight Geospatial Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide-Tsurrogate v1.0: a computationally efficient framework for probabilistic tsunami hazard assessment applied to Mayotte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Denamiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (8), pp.3075-3107. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-19-3075-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Detectability of Body Wave Phases from Tidal Ice Cracking Events on Titan with the Dragonfly Short-Period Seismometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delaroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (4), pp.e2025JE009432. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JE009432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Discharge From River Geometry on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (8), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL111912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the surface properties of the Asal-Ghoubbet rift by massive inversion of the Hapke model on Pleiades multiangular images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D T Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 322, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Erosional Efficiency of Extreme Precipitation Events at a Multi-Decadal Time Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gougeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JF007818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling tropical slow-moving landslide response to seasonality and extreme meteorological events using a combination of InSAR and optical imagery: The case study of Grand Eboulis (Réunion island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Hopquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Smittarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109965. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial assessment of sediment production in a badland catchment using repeat LiDAR surveys, Draix, Alpes de Haute-Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (6), pp.1205-1228. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-13-1205-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and bathymetry effects captured by a multilayer landslide-tsunami model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marbœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Domingo Fernández-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibly seismically triggered avalanches after the S1222a Marsquake and S1000a impact event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Teuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 411, pp.115942. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rockslide-generated tsunami in a Greenland fjord rang Earth for 9 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forbriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Widmer-Schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.1196-1205. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adm9247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of suspended sediment transport in a small catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amande Roque-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.363-381. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-11-363-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1965 Mahavel Landslide (Réunion Island, Indian Ocean): Morphology, Volumes, Flow Dynamics, and Causes of a Rock Avalanche in Tropical Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gougeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128, pp.e2022JF006944. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jf006944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tectonic Origin for the Largest Marsquake Observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grindrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (20), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decennial geomorphic transport from archived time series digital elevation models: a cookbook for tropical and alpine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.120 - 134. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2021.3121370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic sources of InSight marsquakes and seismotectonic context of Elysium Planitia, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Fuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 837, pp.229434. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and Segmentation of Cerberus Fossae, Mars: Implications for Marsquake Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Myhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021je007118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, Roughness, and Topography from Radar Backscatter at Selk Crater, the Dragonfly Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa E. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Poggiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, 201 (19pp). </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac8428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K. Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.911-973. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395339v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of recent landslides (&amp;lt;20 My) on Mars: Insights from high-resolution topography on Earth and Mars and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guimpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.105303. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography curvature effects in thin-layer models for gravity-driven flows without bed erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JF005657. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal emission of Saturn's icy moons Effects of topography and regolith properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 655, pp.A8. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex‐Dominated Aeolian Activity at InSight's Landing Site, Part 1: Multi‐Instrument Observations, Analysis, and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mcclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismicity of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Digital Terrain Model of the Huygens Landing Site on Saturn's Largest Moon, Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Daudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Escalante lópez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (12), pp.e2020EA001127. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020ea001127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crust stratigraphy and heterogeneities of the first kilometers at the dichotomy boundary in western Elysium Planitia and implications for InSight lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 338, pp.113511. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Dust Devil Tracks Around the InSight Landing Site, Mars, and Comparison With In Situ Atmospheric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (10), pp.e2020GL087234. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gl087234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Estimation of Landslide Runout: Comparison of Empirical and Numerical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.424. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10110424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Crater Near InSight: Implications for Seismic Impact Detectability on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JE006382. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case for seasonal surface changes at Titan’s lake district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hofgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.506 - 510. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0687-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657904v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and composition of Titan's equatorial sand seas inferred from Cassini SAR data: Implications for aeolian transport and dune morphodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3140-3163. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE005965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02320751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan as Revealed by the Cassini Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P. D. Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corlies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (4), pp.id. 33. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0598-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02136345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical investigation of friction weakening of terrestrial and Martian landslides using discrete element models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Borykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gurgurewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (6), pp.11-21-1140. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-019-01140-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02116501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-seated gravitational slope deformation scaling on Mars and Earth: same fate for different initial conditions and structural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kromuszczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Dębniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gurgurewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Makowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.361-376. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-7-361-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of intense, climate-driven runoff late in Mars history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Kite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel M Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.eaav7710. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aav7710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Science with InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First quantification of relationship between dune orientation and sediment availability, Olympia Undae, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fernandez-Cascales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.241-250. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-Seismic Investigations of the InSight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Stevanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (132), pp.1-68. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0562-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational evidence for active dust storms on Titan at equinox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.727-732. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0233-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and Physical Properties Investigations by the InSight Lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kargl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (5), pp.84. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0512-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Evolution of Titan's Equatorial Regions: Possible Nature and Origin of the Dune Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Radebaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.1089-1112. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JE005399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally anomalous features in the subsurface of Enceladus’s south polar terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.0063. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01499557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional and spatial variations in Titan dune and interdune regions from Cassini VIMS and RADAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul O. Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Malaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.222-237. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01205511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low thermal inertias of icy planetary surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, pp.A133. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment flux from the morphodynamics of elongating linear dunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (11), pp.1027. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G37101.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane storms as a driver of Titan's dune orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.362-366. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand dune patterns on Titan controlled by long-term climate cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.15-19. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional velocity-weakening in landslides on Earth and on other planetary bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.3417. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Titan's geology and hydrology based on enhanced image processing of Cassini RADAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oded Aharonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randolph Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.online version. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JE004584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold for sand mobility on Mars calibrated from seasonal variations of sand flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slippery sliding on icy Iapetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (8), pp.524-525. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gabriele Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2012.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphy, mineralogy, and origin of layered deposits inside Terby crater, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211 ((1)), pp.273-304 (if 3,340). </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scar geometry on landslide dynamics and deposits: Application to Martian landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (E10), pp.E10001. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JE003803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the run-out distance of geophysical gravitational flows: Insight from fluidized granular collapse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 311, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and mobility in granular collapse over sloping beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F3), pp.F03040. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinuous gullies on Mars: frequency, distribution, and implications for flow properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (E11), pp.E11001. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JE003540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of landquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (15), pp.L15305. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL043512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel aperçu sur les liens génétiques entre des vallées issues de débâcle et des chasmata sur le plateau de Valles Marineris, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and topographic effects for large Valles Marineris landslides on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (10), </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL029835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dense concentration of landslides with permafrost molards in Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bretwood Higman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Sep 2025, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Analysis of the Blatten Rock-Ice Avalanche: Seismology, Geomorphology, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR assessment of sediment transport in a small, highly erosive alpine catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight for seismically detectability and seismically triggered avalanches on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Adama Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-366, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards on Mars - Signs of a disrupted cryosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryoMars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sheffield (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards — A New Landform Revealing Ice-Ejecta Interactions on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, held virtually, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic transport from historical shape from motion: Implications for tropical and alpine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Landslide Type Associated with Rapid Landscape Evolution of Volcanic Islands as Exemplified by the Mahavel Case of Réunion Island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pichon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution topographic analysis and numerical simulations of landslides on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guimpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of labyrinths on Titan: A numerical model based on surface dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution on Saturn's Moon Titan: A 3D Karst Landscape Evolution Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Geological and Structural Elements Through PCA of SAR, Integrated High-Resolution Radiometry and VIMS Data on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, The Woodlands, Texas, United States. pp.LPI Contribution No. 1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01665860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Sand Seas properties from the modelling of microwave-backscattered signal of Cassini/SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Lommonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.14093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global mapping and characterization of Titan's dune fields with Cassini: correlation between RADAR and VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courrech Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, The Woodlands, United States. pp.1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Plains: Global Distribution and Possible Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Stofan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.abstract #P21E-1883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational spreading of high wallslopes on Mars: evidence of past tropical glaciations on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Deit L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG/AIG Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Addid Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting Titan's surface geology from Cassini RADAR observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aharonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. pp.abstract #P13G-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terby impact crater: an evidence for a noachian sedimentary filling by subaqueous fan deltas,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Mars Sedimentology and Stratigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, El Paso, Texas, United States. #6011.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts stratifiés dans le cratère d'impact Terby (Mars): stratigraphie, minéralogie et origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National de Planétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terby Impact crater: Evidence for a Noachian sedimentary filling by subaqueous fan deltas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Dynamics of Martian Gullies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide scar geometry effect on flow spreading: Application to Martian landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference XXXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of large Martian landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference XXXVIII, Lunar and Planetary Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Houston, United States. pp.A-1818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methodology for Initial Volume Estimation of Martian Landslides from DTM and Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelfoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martian Gullies: Theories and Tests, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Houston, United States. pp.A-8023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mobility of large Martian landslides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martian Gullies: Theories and Tests, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Houston, United States. pp.A-8036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new insight on the dynamics of Martian granular flows in Valles Marineris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference XXXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Houston, United States. pp.1699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Layered Deposits in Terby Crater (Hellas Region, Mars) Using Multiple Datasets MOC, THEMIS and OMEGA/MEX Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Mouelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Lunar &amp; Planetary Science conference (LPSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Omega Team, Analysis of Layred deposits in terby Crater (Hellas region, mars) Using multiple Datasets MOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2005, pp.Abstract 1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic topography, roughness, albedo, and thermal inertia maps for mesoscale modeling on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea E Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-907, 2024, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Titan's labyrinths through chemical erosion and hillslope transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter modelling and inversion from Cassini/SAR data: Implications for Titan’s sand seas properties and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.P13B-2130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01249169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of Titan's dune fields by RADAR and VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, 2013 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53D-1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's 'blandlands': Are they massive sand sheets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Malaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53D-1896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much liquid water was there on Martian dunes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gabriele Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 14, pp.11720-1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science goals and mission concepts for a future orbital and in situ exploration of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responses to the ESA Voyage 2050 long-term plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMYARD: A Generic GPU-based Pipeline for Feature Discovery from Massive Planetary LiDAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Porder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of suspended sediment transport in a small tropical catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amande Roque-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPS: An Efficient Framework for GPU-based Feature Extraction of Massive Gridded Planetary LiDAR Data [Scalable Data Science]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended load transport in a small tropical catchment: data analysis and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amande Roque-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic transport from historical shape from motion: Implications for tropical and alpine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-HR Phase 0 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebegue Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNES - Centre national d'études spatiales; CESBIO. 2022, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des instabilités gravitaires par modélisation et télédétection: Applications aux exemples martiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Institut de physique du globe de paris - IPGP, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00503212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="241DF73C"/>
+    <w:nsid w:val="4DDD003F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9EEEDCB1"/>
+    <w:nsid w:val="2D930174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D669DB1D"/>
+    <w:nsid w:val="1B1401CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dralucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2192-4416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165183675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9752-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/planetary-and-space-sciences" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/gee/external-envelopes-geochemistry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucas@ipgp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-2192-4416" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-9752-2009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchgate.net/profile/Antoine_Lucas/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=8kg1qzsAAAAJ" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dralucas.geophysx.edu.eu.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geohazards-tep.eo.esa.int/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insight.jpl.nasa.gov/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/mission-insight" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/insight-geospatial-service" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/prosper-platform" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/drone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989770v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D T Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquemoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrari" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114691" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daudon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111912" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242618v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Hopquin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109965" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gougeon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007818" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukhari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Klotz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chabaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1205-2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marb&#339;uf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Daubar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Teuff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115942" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04124121v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bellin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jf006944" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amande Roque-Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-363-2023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grindrod" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103619" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381861v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2021.3121370" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694923v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fuji" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E. Bonnefoy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Hayes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Poggiali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac8428" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540691v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Myhill" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hauber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007118" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039631v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005657" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287039v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guimpier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357255v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141223" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charalambous" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcclean" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pike" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Golombek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006757" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daudon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escalante&#160;l&#243;pez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001127" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113511" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110424" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657926v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl087234" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. C. Lopes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Wall" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elachi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. D. Birch" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corlies" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0598-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02320751v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Lemonnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mackenzie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005965" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657904v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hofgartner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Birch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hedman" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0687-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02116501v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Borykov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-019-01140-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330633v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kromuszczy&#324;ska" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof D&#281;bniak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Makowska" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-361-2019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331863v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kite" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mayer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wilson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel M Davis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav7710" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331757v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fernandez-Cascales" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990992v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stevanovi&#263;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0562-x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373155v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kok" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafkin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0233-2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895616v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kargl" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marshall" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0512-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331759v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Brossier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Radebaugh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JE005399" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01499557v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Janssen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0063" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205511v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bonnefoy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O. Hayne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Malaska" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.014" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125411v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527625" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233073v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37101.1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Barth" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Rafkin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2406" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125402v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Ewing" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hayes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2323" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207415v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4417" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072249v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Aharonson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Kirk" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004584" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125375v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Newman" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richardson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6096" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125408v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1532" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570625v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.09.011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJGC0SXF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730536v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003803" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682312v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.023" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MV1DQD4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521671v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001462" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730525v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Migeon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JE003540" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693018v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favreau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crosta" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043512" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125406v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7485" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-587WXJZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285794v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029835" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C79ZCT0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396212v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Beck" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretwood Higman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380960v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Walter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allstadt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703066v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17766" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797707v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourdon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sainton" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Bah" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-366" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173944v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Peignaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452440v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennig" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348445v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348041v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichon Laurent" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407466v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guimpier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715697v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01665860v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paganelli" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirk" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Styles" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449634v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seignovert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358225v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Lommonier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrari" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074010v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077305v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Lopes" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Kirk" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Kargel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Stofan" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647095v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Deit L." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088832v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aharonson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Hayes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Mitchell" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502044v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588837v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588833v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405492v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406009v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324315v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324330v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324321v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199656v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412138v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gendrin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mouelic" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120220v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676968v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea E Bonnefoy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Hayes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-907" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676556v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01249169v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rodriguez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072501v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070834v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Malaska" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Birch" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358227v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815740v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Liang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Porder" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sainton" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797767v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797688v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998806v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991802v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643411v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delvit" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thierry" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebegue Laurent" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00503212v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dralucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2192-4416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165183675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9752-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/planetary-and-space-sciences" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/gee/external-envelopes-geochemistry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucas@ipgp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-2192-4416" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-9752-2009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchgate.net/profile/Antoine_Lucas/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=8kg1qzsAAAAJ" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dralucas.geophysx.edu.eu.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geohazards-tep.eo.esa.int/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insight.jpl.nasa.gov/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/mission-insight" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/insight-geospatial-service" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/prosper-platform" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/drone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Denamiel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-3075-2026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaroque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onodera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009432" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111912" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D T Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquemoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gougeon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007818" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Hopquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109965" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukhari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Klotz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chabaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1205-2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marb&#339;uf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Daubar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Teuff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115942" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amande Roque-Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-363-2023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04124121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bellin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jf006944" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grindrod" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103619" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2021.3121370" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fuji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229434" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Myhill" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hauber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E. Bonnefoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Hayes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Poggiali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac8428" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287039v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guimpier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105303" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005657" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141223" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charalambous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcclean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pike" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Golombek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006757" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daudon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escalante&#160;l&#243;pez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001127" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113511" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657926v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl087234" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993278v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110424" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657904v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mackenzie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hofgartner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Birch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hedman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0687-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02320751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Lemonnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005965" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. C. Lopes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Wall" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elachi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. D. Birch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corlies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0598-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02116501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Borykov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-019-01140-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330633v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kromuszczy&#324;ska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof D&#281;bniak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Makowska" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-361-2019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kite" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mayer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wilson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel M Davis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav7710" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fernandez-Cascales" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stevanovi&#263;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0562-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kok" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0233-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895616v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kargl" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrade" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marshall" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0512-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331759v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Brossier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Radebaugh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JE005399" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01499557v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Janssen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0063" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205511v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bonnefoy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O. Hayne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Malaska" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125411v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527625" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37101.1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223167v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Barth" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Rafkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2406" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Ewing" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hayes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2323" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207415v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4417" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072249v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Aharonson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Kirk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004584" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125375v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Newman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richardson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6096" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125408v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1532" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570625v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.09.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJGC0SXF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730536v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003803" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682312v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MV1DQD4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521671v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001462" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Migeon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JE003540" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693018v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crosta" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043512" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7485" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-587WXJZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029835" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C79ZCT0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396212v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Beck" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretwood Higman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380960v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Walter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allstadt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703066v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17766" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797707v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourdon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sainton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Bah" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-366" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173944v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Peignaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452440v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennig" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348445v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348041v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichon Laurent" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407466v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guimpier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715697v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449634v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seignovert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01665860v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paganelli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirk" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Styles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358225v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Lommonier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrari" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074010v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077305v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Lopes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Kirk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Kargel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Stofan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647095v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Deit L." TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088832v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aharonson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Hayes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Mitchell" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502044v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588837v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588833v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405492v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406009v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324315v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324330v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324321v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199656v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412138v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gendrin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mouelic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120220v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676968v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea E Bonnefoy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Hayes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-907" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676556v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01249169v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rodriguez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072501v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070834v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Malaska" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Birch" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358227v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815740v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Liang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Porder" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sainton" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797688v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797767v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998806v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991802v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643411v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delvit" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thierry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebegue Laurent" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00503212v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>