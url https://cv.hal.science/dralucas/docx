--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Lucas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dralucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2192-4416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">165183675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9752-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary and Space Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External envelopes geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 1 83 95 74 68 /1 57 27 53 07</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas@ipgp.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bât. Lamarck - 7e étage - Bureau 713 - 35 rue Hélène Brion 75205 Paris CEDEX 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research scientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CRCN) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More details at </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dralucas.geophysx.edu.eu.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research interests:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Landslides and granular flows on Earth and Beyond</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aeolian transport and climate inference in Niger, China, Mars & Titan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Remote-Sensing of silicates and icy surfaces</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Landscape modelling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am involved in:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESA GEP Sentinel Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cassini mission as part of the Radar Science Team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> mission</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> as part of the Science Team on SEIS and on IDC/IDA instruments as well as on </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight Geospatial Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide-Tsurrogate v1.0: a computationally efficient framework for probabilistic tsunami hazard assessment applied to Mayotte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Denamiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (8), pp.3075-3107. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-19-3075-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Detectability of Body Wave Phases from Tidal Ice Cracking Events on Titan with the Dragonfly Short-Period Seismometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delaroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (4), pp.e2025JE009432. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JE009432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Discharge From River Geometry on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (8), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL111912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the surface properties of the Asal-Ghoubbet rift by massive inversion of the Hapke model on Pleiades multiangular images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D T Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 322, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Erosional Efficiency of Extreme Precipitation Events at a Multi-Decadal Time Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gougeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JF007818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling tropical slow-moving landslide response to seasonality and extreme meteorological events using a combination of InSAR and optical imagery: The case study of Grand Eboulis (Réunion island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Hopquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Smittarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109965. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial assessment of sediment production in a badland catchment using repeat LiDAR surveys, Draix, Alpes de Haute-Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (6), pp.1205-1228. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-13-1205-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and bathymetry effects captured by a multilayer landslide-tsunami model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marbœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Domingo Fernández-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibly seismically triggered avalanches after the S1222a Marsquake and S1000a impact event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Teuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 411, pp.115942. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rockslide-generated tsunami in a Greenland fjord rang Earth for 9 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forbriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Widmer-Schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.1196-1205. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adm9247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of suspended sediment transport in a small catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amande Roque-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.363-381. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-11-363-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1965 Mahavel Landslide (Réunion Island, Indian Ocean): Morphology, Volumes, Flow Dynamics, and Causes of a Rock Avalanche in Tropical Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gougeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128, pp.e2022JF006944. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jf006944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tectonic Origin for the Largest Marsquake Observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grindrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (20), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decennial geomorphic transport from archived time series digital elevation models: a cookbook for tropical and alpine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.120 - 134. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2021.3121370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic sources of InSight marsquakes and seismotectonic context of Elysium Planitia, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Fuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 837, pp.229434. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and Segmentation of Cerberus Fossae, Mars: Implications for Marsquake Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Myhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021je007118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, Roughness, and Topography from Radar Backscatter at Selk Crater, the Dragonfly Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa E. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Poggiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, 201 (19pp). </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac8428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K. Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.911-973. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395339v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of recent landslides (&amp;lt;20 My) on Mars: Insights from high-resolution topography on Earth and Mars and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guimpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.105303. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography curvature effects in thin-layer models for gravity-driven flows without bed erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JF005657. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal emission of Saturn's icy moons Effects of topography and regolith properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 655, pp.A8. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex‐Dominated Aeolian Activity at InSight's Landing Site, Part 1: Multi‐Instrument Observations, Analysis, and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mcclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismicity of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Digital Terrain Model of the Huygens Landing Site on Saturn's Largest Moon, Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Daudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Escalante lópez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (12), pp.e2020EA001127. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020ea001127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crust stratigraphy and heterogeneities of the first kilometers at the dichotomy boundary in western Elysium Planitia and implications for InSight lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 338, pp.113511. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Dust Devil Tracks Around the InSight Landing Site, Mars, and Comparison With In Situ Atmospheric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (10), pp.e2020GL087234. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gl087234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Estimation of Landslide Runout: Comparison of Empirical and Numerical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.424. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10110424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Crater Near InSight: Implications for Seismic Impact Detectability on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JE006382. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case for seasonal surface changes at Titan’s lake district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hofgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.506 - 510. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0687-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657904v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and composition of Titan's equatorial sand seas inferred from Cassini SAR data: Implications for aeolian transport and dune morphodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3140-3163. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE005965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02320751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan as Revealed by the Cassini Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P. D. Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corlies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (4), pp.id. 33. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0598-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02136345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical investigation of friction weakening of terrestrial and Martian landslides using discrete element models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Borykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gurgurewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (6), pp.11-21-1140. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-019-01140-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02116501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-seated gravitational slope deformation scaling on Mars and Earth: same fate for different initial conditions and structural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kromuszczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Dębniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gurgurewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Makowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.361-376. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-7-361-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of intense, climate-driven runoff late in Mars history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Kite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel M Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.eaav7710. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aav7710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Science with InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First quantification of relationship between dune orientation and sediment availability, Olympia Undae, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fernandez-Cascales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.241-250. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-Seismic Investigations of the InSight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Stevanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (132), pp.1-68. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0562-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational evidence for active dust storms on Titan at equinox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.727-732. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0233-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and Physical Properties Investigations by the InSight Lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kargl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (5), pp.84. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0512-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Evolution of Titan's Equatorial Regions: Possible Nature and Origin of the Dune Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Radebaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.1089-1112. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JE005399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally anomalous features in the subsurface of Enceladus’s south polar terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.0063. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01499557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional and spatial variations in Titan dune and interdune regions from Cassini VIMS and RADAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul O. Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Malaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.222-237. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01205511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low thermal inertias of icy planetary surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, pp.A133. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment flux from the morphodynamics of elongating linear dunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (11), pp.1027. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G37101.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane storms as a driver of Titan's dune orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.362-366. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand dune patterns on Titan controlled by long-term climate cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.15-19. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional velocity-weakening in landslides on Earth and on other planetary bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.3417. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Titan's geology and hydrology based on enhanced image processing of Cassini RADAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oded Aharonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randolph Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.online version. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JE004584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold for sand mobility on Mars calibrated from seasonal variations of sand flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slippery sliding on icy Iapetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (8), pp.524-525. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gabriele Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2012.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphy, mineralogy, and origin of layered deposits inside Terby crater, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211 ((1)), pp.273-304 (if 3,340). </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scar geometry on landslide dynamics and deposits: Application to Martian landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (E10), pp.E10001. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JE003803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the run-out distance of geophysical gravitational flows: Insight from fluidized granular collapse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 311, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and mobility in granular collapse over sloping beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F3), pp.F03040. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinuous gullies on Mars: frequency, distribution, and implications for flow properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (E11), pp.E11001. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JE003540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of landquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (15), pp.L15305. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL043512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel aperçu sur les liens génétiques entre des vallées issues de débâcle et des chasmata sur le plateau de Valles Marineris, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and topographic effects for large Valles Marineris landslides on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (10), </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL029835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dense concentration of landslides with permafrost molards in Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bretwood Higman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Sep 2025, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Analysis of the Blatten Rock-Ice Avalanche: Seismology, Geomorphology, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR assessment of sediment transport in a small, highly erosive alpine catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight for seismically detectability and seismically triggered avalanches on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Adama Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-366, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards on Mars - Signs of a disrupted cryosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryoMars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sheffield (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards — A New Landform Revealing Ice-Ejecta Interactions on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, held virtually, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic transport from historical shape from motion: Implications for tropical and alpine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Landslide Type Associated with Rapid Landscape Evolution of Volcanic Islands as Exemplified by the Mahavel Case of Réunion Island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pichon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution topographic analysis and numerical simulations of landslides on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guimpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of labyrinths on Titan: A numerical model based on surface dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution on Saturn's Moon Titan: A 3D Karst Landscape Evolution Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Geological and Structural Elements Through PCA of SAR, Integrated High-Resolution Radiometry and VIMS Data on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, The Woodlands, Texas, United States. pp.LPI Contribution No. 1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01665860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Sand Seas properties from the modelling of microwave-backscattered signal of Cassini/SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Lommonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.14093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global mapping and characterization of Titan's dune fields with Cassini: correlation between RADAR and VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courrech Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, The Woodlands, United States. pp.1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Plains: Global Distribution and Possible Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Stofan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.abstract #P21E-1883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational spreading of high wallslopes on Mars: evidence of past tropical glaciations on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Deit L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG/AIG Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Addid Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting Titan's surface geology from Cassini RADAR observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aharonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. pp.abstract #P13G-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terby impact crater: an evidence for a noachian sedimentary filling by subaqueous fan deltas,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Mars Sedimentology and Stratigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, El Paso, Texas, United States. #6011.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts stratifiés dans le cratère d'impact Terby (Mars): stratigraphie, minéralogie et origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National de Planétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terby Impact crater: Evidence for a Noachian sedimentary filling by subaqueous fan deltas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Dynamics of Martian Gullies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide scar geometry effect on flow spreading: Application to Martian landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference XXXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of large Martian landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference XXXVIII, Lunar and Planetary Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Houston, United States. pp.A-1818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methodology for Initial Volume Estimation of Martian Landslides from DTM and Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelfoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martian Gullies: Theories and Tests, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Houston, United States. pp.A-8023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mobility of large Martian landslides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martian Gullies: Theories and Tests, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Houston, United States. pp.A-8036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new insight on the dynamics of Martian granular flows in Valles Marineris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference XXXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Houston, United States. pp.1699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Layered Deposits in Terby Crater (Hellas Region, Mars) Using Multiple Datasets MOC, THEMIS and OMEGA/MEX Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Mouelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Lunar &amp; Planetary Science conference (LPSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Omega Team, Analysis of Layred deposits in terby Crater (Hellas region, mars) Using multiple Datasets MOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2005, pp.Abstract 1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic topography, roughness, albedo, and thermal inertia maps for mesoscale modeling on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea E Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-907, 2024, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Titan's labyrinths through chemical erosion and hillslope transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter modelling and inversion from Cassini/SAR data: Implications for Titan’s sand seas properties and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.P13B-2130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01249169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of Titan's dune fields by RADAR and VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, 2013 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53D-1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's 'blandlands': Are they massive sand sheets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Malaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53D-1896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much liquid water was there on Martian dunes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gabriele Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 14, pp.11720-1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science goals and mission concepts for a future orbital and in situ exploration of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responses to the ESA Voyage 2050 long-term plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMYARD: A Generic GPU-based Pipeline for Feature Discovery from Massive Planetary LiDAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Porder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of suspended sediment transport in a small tropical catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amande Roque-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPS: An Efficient Framework for GPU-based Feature Extraction of Massive Gridded Planetary LiDAR Data [Scalable Data Science]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended load transport in a small tropical catchment: data analysis and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amande Roque-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic transport from historical shape from motion: Implications for tropical and alpine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-HR Phase 0 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebegue Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNES - Centre national d'études spatiales; CESBIO. 2022, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des instabilités gravitaires par modélisation et télédétection: Applications aux exemples martiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Institut de physique du globe de paris - IPGP, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00503212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Antoine Lucas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dralucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2192-4416</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">165183675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=8kg1qzsAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/A-9752-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary and Space Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External envelopes geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">+33 1 83 95 74 68 /1 57 27 53 07</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lucas@ipgp.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bât. Lamarck - 7e étage - Bureau 713 - 35 rue Hélène Brion 75205 Paris CEDEX 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research scientist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CRCN) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchID</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> | </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">More details at </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dralucas.geophysx.edu.eu.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research interests:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Landslides and granular flows on Earth and Beyond</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Aeolian transport and climate inference in Niger, China, Mars & Titan</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Remote-Sensing of silicates and icy surfaces</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Landscape modelling</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am involved in:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESA GEP Sentinel Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cassini mission as part of the Radar Science Team</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> mission</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> as part of the Science Team on SEIS and on IDC/IDA instruments as well as on </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight Geospatial Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide-Tsurrogate v1.0: a computationally efficient framework for probabilistic tsunami hazard assessment applied to Mayotte (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléa Denamiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (8), pp.3075-3107. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-19-3075-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Detectability of Body Wave Phases from Tidal Ice Cracking Events on Titan with the Dragonfly Short-Period Seismometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delaroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Onodera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 131 (4), pp.e2025JE009432. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025JE009432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the surface properties of the Asal-Ghoubbet rift by massive inversion of the Hapke model on Pleiades multiangular images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D T Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Douté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 322, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2025.114691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for Erosional Efficiency of Extreme Precipitation Events at a Multi-Decadal Time Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gougeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024JF007818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling tropical slow-moving landslide response to seasonality and extreme meteorological events using a combination of InSAR and optical imagery: The case study of Grand Eboulis (Réunion island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Hopquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Smittarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.109965. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Discharge From River Geometry on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (8), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GL111912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial assessment of sediment production in a badland catchment using repeat LiDAR surveys, Draix, Alpes de Haute-Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (6), pp.1205-1228. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-13-1205-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and bathymetry effects captured by a multilayer landslide-tsunami model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marbœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Domingo Fernández-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibly seismically triggered avalanches after the S1222a Marsquake and S1000a impact event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Teuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Kawamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 411, pp.115942. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2023.115942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rockslide-generated tsunami in a Greenland fjord rang Earth for 9 days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Forbriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Widmer-Schnidrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 385, pp.1196-1205. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adm9247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04725704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of suspended sediment transport in a small catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amande Roque-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (3), pp.363-381. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-11-363-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1965 Mahavel Landslide (Réunion Island, Indian Ocean): Morphology, Volumes, Flow Dynamics, and Causes of a Rock Avalanche in Tropical Setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gougeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128, pp.e2022JF006944. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jf006944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tectonic Origin for the Largest Marsquake Observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantinos Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Grindrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Stott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (20), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic sources of InSight marsquakes and seismotectonic context of Elysium Planitia, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Plasman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Fuji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 837, pp.229434. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decennial geomorphic transport from archived time series digital elevation models: a cookbook for tropical and alpine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE geoscience and remote sensing magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.120 - 134. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MGRS.2021.3121370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, Roughness, and Topography from Radar Backscatter at Selk Crater, the Dragonfly Landing Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa E. Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Poggiali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Planetary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, 201 (19pp). </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/psj/ac8428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and Segmentation of Cerberus Fossae, Mars: Implications for Marsquake Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Myhill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Hauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021je007118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science goals and new mission concepts for futureexploration of Titan’s atmosphere, geologyand habitability: titan POlar scout/orbitEr and in situ lakelander and DrONe explorer (POSEIDON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard K. Achterberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.911-973. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10686-021-09815-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395339v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topography curvature effects in thin-layer models for gravity-driven flows without bed erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (4), pp.e2020JF005657. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JF005657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex‐Dominated Aeolian Activity at InSight's Landing Site, Part 1: Multi‐Instrument Observations, Analysis, and Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Charalambous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mcclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020je006757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal emission of Saturn's icy moons Effects of topography and regolith properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jacquemoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 655, pp.A8. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal seismic activity on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Knapmeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Stähler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 576, pp.117171. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of recent landslides (&amp;lt;20 My) on Mars: Insights from high-resolution topography on Earth and Mars and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guimpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 206, pp.105303. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2021.105303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287039v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The seismicity of Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Banerdt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Digital Terrain Model of the Huygens Landing Site on Saturn's Largest Moon, Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Daudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Escalante lópez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (12), pp.e2020EA001127. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020ea001127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crust stratigraphy and heterogeneities of the first kilometers at the dichotomy boundary in western Elysium Planitia and implications for InSight lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quantin-Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Michaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 338, pp.113511. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2019.113511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Dust Devil Tracks Around the InSight Landing Site, Mars, and Comparison With In Situ Atmospheric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (10), pp.e2020GL087234. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020gl087234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational Estimation of Landslide Runout: Comparison of Empirical and Numerical Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.424. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10110424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The atmosphere of Mars as observed by InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Lemmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-020-0534-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Crater Near InSight: Implications for Seismic Impact Detectability on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (8), pp.e2020JE006382. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JE006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture and composition of Titan's equatorial sand seas inferred from Cassini SAR data: Implications for aeolian transport and dune morphodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3140-3163. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JE005965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02320751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan as Revealed by the Cassini Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.D. Wall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Elachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel P. D. Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Corlies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 215 (4), pp.id. 33. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-019-0598-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02136345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical investigation of friction weakening of terrestrial and Martian landslides using discrete element models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timur Borykov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gurgurewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (6), pp.11-21-1140. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-019-01140-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02116501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case for seasonal surface changes at Titan’s lake district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shannon Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Hofgartner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.506 - 510. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-018-0687-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657904v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-seated gravitational slope deformation scaling on Mars and Earth: same fate for different initial conditions and structural evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Kromuszczyńska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Dębniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gurgurewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Makowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.361-376. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-7-361-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of intense, climate-driven runoff late in Mars history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin Kite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel M Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.eaav7710. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aav7710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First quantification of relationship between dune orientation and sediment availability, Olympia Undae, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fernandez-Cascales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 489, pp.241-250. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact-Seismic Investigations of the InSight Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Daubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lognonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Miljkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Stevanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (132), pp.1-68. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0562-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Science with InSight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Banfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas A. Teanby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (7), pp.1-64. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0543-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observational evidence for active dust storms on Titan at equinox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (10), pp.727-732. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0233-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geological Evolution of Titan's Equatorial Regions: Possible Nature and Origin of the Dune Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jani Radebaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (5), pp.1089-1112. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2017JE005399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology and Physical Properties Investigations by the InSight Lander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golombek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kargl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 214 (5), pp.84. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11214-018-0512-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally anomalous features in the subsurface of Enceladus’s south polar terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tobie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Astronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.0063. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41550-017-0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01499557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional and spatial variations in Titan dune and interdune regions from Cassini VIMS and RADAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul O. Hayne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Malaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 270, pp.222-237. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2015.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01205511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low thermal inertias of icy planetary surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 588, pp.A133. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment flux from the morphodynamics of elongating linear dunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Callot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (11), pp.1027. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G37101.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane storms as a driver of Titan's dune orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Rafkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lebonnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.362-366. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sand dune patterns on Titan controlled by long-term climate cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Ewing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (1), pp.15-19. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frictional velocity-weakening in landslides on Earth and on other planetary bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Ampuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.3417. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms4417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into Titan's geology and hydrology based on enhanced image processing of Cassini RADAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oded Aharonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Alban Deledalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randolph Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.online version. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JE004584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Threshold for sand mobility on Mars calibrated from seasonal variations of sand flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slippery sliding on icy Iapetus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (8), pp.524-525. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and mechanical characterization of gullies in a periglacial environment: The case of the Russell crater dune (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gabriele Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 71 (1), pp.38-54. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2012.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the scar geometry on landslide dynamics and deposits: Application to Martian landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (E10), pp.E10001. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JE003803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphy, mineralogy, and origin of layered deposits inside Terby crater, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Icarus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 211 ((1)), pp.273-304 (if 3,340). </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.icarus.2010.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the run-out distance of geophysical gravitational flows: Insight from fluidized granular collapse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 311, pp.375-385. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion and mobility in granular collapse over sloping beds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hungr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gloria Faccanoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (F3), pp.F03040. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JF001462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinuous gullies on Mars: frequency, distribution, and implications for flow properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Migeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (E11), pp.E11001. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JE003540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of landquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (15), pp.L15305. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL043512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel aperçu sur les liens génétiques entre des vallées issues de débâcle et des chasmata sur le plateau de Valles Marineris, Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.33-46. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.7485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and topographic effects for large Valles Marineris landslides on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (10), </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL029835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01285794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dense concentration of landslides with permafrost molards in Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvin Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bretwood Higman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAG, Sep 2025, Timisoara, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Analysis of the Blatten Rock-Ice Avalanche: Seismology, Geomorphology, and Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Allstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiDAR assessment of sediment transport in a small, highly erosive alpine catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Boukhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Le Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jacquemoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Klotz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-17766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSight for seismically detectability and seismically triggered avalanches on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Adama Bah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.EPSC2022-366, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2022-366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards on Mars - Signs of a disrupted cryosphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennevig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryoMars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sheffield (virtual), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molards — A New Landform Revealing Ice-Ejecta Interactions on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costanza Morino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Peignaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Svennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, held virtually, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary Landslide Type Associated with Rapid Landscape Evolution of Volcanic Islands as Exemplified by the Mahavel Case of Réunion Island (Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pichon Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic transport from historical shape from motion: Implications for tropical and alpine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution topographic analysis and numerical simulations of landslides on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guimpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan J. Conway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mangold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of labyrinths on Titan: A numerical model based on surface dissolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution on Saturn's Moon Titan: A 3D Karst Landscape Evolution Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Geological and Structural Elements Through PCA of SAR, Integrated High-Resolution Radiometry and VIMS Data on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Styles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, The Woodlands, Texas, United States. pp.LPI Contribution No. 1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01665860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Sand Seas properties from the modelling of microwave-backscattered signal of Cassini/SAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Lommonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.14093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global mapping and characterization of Titan's dune fields with Cassini: correlation between RADAR and VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courrech Du Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, The Woodlands, United States. pp.1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's Plains: Global Distribution and Possible Origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Kirk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Kargel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. R. Stofan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.abstract #P21E-1883</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes of formation of debris flows on the Russell dune under a periglacial environment (Mars)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPSC-DPS Joint Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gravitational spreading of high wallslopes on Mars: evidence of past tropical glaciations on Mars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Deit L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAG/AIG Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Addid Ababa, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting Titan's surface geology from Cassini RADAR observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Aharonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. G. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. L. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. pp.abstract #P13G-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terby impact crater: an evidence for a noachian sedimentary filling by subaqueous fan deltas,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Mars Sedimentology and Stratigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, El Paso, Texas, United States. #6011.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00502044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts stratifiés dans le cratère d'impact Terby (Mars): stratigraphie, minéralogie et origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme National de Planétologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terby Impact crater: Evidence for a Noachian sedimentary filling by subaqueous fan deltas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Loizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Dynamics of Martian Gullies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Lunar and Planetary Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landslide scar geometry effect on flow spreading: Application to Martian landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference XXXIX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the simulation of large Martian landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference XXXVIII, Lunar and Planetary Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Houston, United States. pp.A-1818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Methodology for Initial Volume Estimation of Martian Landslides from DTM and Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kelfoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martian Gullies: Theories and Tests, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Houston, United States. pp.A-8023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mobility of large Martian landslides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouchut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martian Gullies: Theories and Tests, Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Houston, United States. pp.A-8036</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new insight on the dynamics of Martian granular flows in Valles Marineris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lunar and Planetary Science Conference XXXVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Houston, United States. pp.1699</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Layered Deposits in Terby Crater (Hellas Region, Mars) Using Multiple Datasets MOC, THEMIS and OMEGA/MEX Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Mouelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Lunar &amp; Planetary Science conference (LPSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Omega Team, Analysis of Layred deposits in terby Crater (Hellas region, mars) Using multiple Datasets MOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ansan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gendrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mar 2005, pp.Abstract 1378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00120220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic topography, roughness, albedo, and thermal inertia maps for mesoscale modeling on Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea E Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Spiga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander G Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany. EPSC Abstracts, 17, pp.EPSC2024-907, 2024, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/epsc2024-907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04676968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Titan's labyrinths through chemical erosion and hillslope transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Seignovert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Fleurant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europlanet Science Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backscatter modelling and inversion from Cassini/SAR data: Implications for Titan’s sand seas properties and climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Paillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.P13B-2130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01249169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titan's 'blandlands': Are they massive sand sheets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Malaska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. Birch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53D-1896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global characterization of Titan's dune fields by RADAR and VIMS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, 2013 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.P53D-1895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much liquid water was there on Martian dunes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Costard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Gabriele Ori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Marmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria. 14, pp.11720-1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science goals and mission concepts for a future orbital and in situ exploration of Titan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responses to the ESA Voyage 2050 long-term plan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FARMYARD: A Generic GPU-based Pipeline for Feature Discovery from Massive Planetary LiDAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Porder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POPS: An Efficient Framework for GPU-based Feature Extraction of Massive Gridded Planetary LiDAR Data [Scalable Data Science]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themis Palpanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomenological model of suspended sediment transport in a small tropical catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amande Roque-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended load transport in a small tropical catchment: data analysis and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amande Roque-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lajeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic transport from historical shape from motion: Implications for tropical and alpine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-HR Phase 0 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Delvit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lebegue Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNES - Centre national d'études spatiales; CESBIO. 2022, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des instabilités gravitaires par modélisation et télédétection: Applications aux exemples martiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Institut de physique du globe de paris - IPGP, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00503212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId468"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DDD003F"/>
+    <w:nsid w:val="A1E9EAFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D930174"/>
+    <w:nsid w:val="CCFCCAF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B1401CF"/>
+    <w:nsid w:val="2A9A5C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dralucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2192-4416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165183675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9752-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/planetary-and-space-sciences" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/gee/external-envelopes-geochemistry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucas@ipgp.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-2192-4416" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-9752-2009" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchgate.net/profile/Antoine_Lucas/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=8kg1qzsAAAAJ" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dralucas.geophysx.edu.eu.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geohazards-tep.eo.esa.int/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insight.jpl.nasa.gov/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/mission-insight" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/insight-geospatial-service" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/prosper-platform" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/drone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598370v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Denamiel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marboeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-3075-2026" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaroque" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onodera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009432" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daudon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111912" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D T Nguyen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquemoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007908v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gougeon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007818" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242618v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Hopquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109965" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukhari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Klotz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chabaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1205-2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marb&#339;uf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf232" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386179v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Daubar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Teuff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115942" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amande Roque-Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-363-2023" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04124121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bellin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jf006944" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grindrod" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103619" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2021.3121370" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacob" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fuji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229434" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Myhill" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hauber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007118" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E. Bonnefoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Hayes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Poggiali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac8428" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287039v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guimpier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105303" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005657" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357255v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141223" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charalambous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcclean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pike" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Golombek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006757" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657939v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daudon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escalante&#160;l&#243;pez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001127" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346218v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113511" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657926v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl087234" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993278v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110424" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657904v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mackenzie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hofgartner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Birch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hedman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0687-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02320751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Lemonnier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005965" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136345v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. C. Lopes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Wall" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elachi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. D. Birch" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corlies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0598-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02116501v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Borykov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-019-01140-8" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330633v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kromuszczy&#324;ska" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof D&#281;bniak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Makowska" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-361-2019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331863v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kite" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mayer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wilson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel M Davis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav7710" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331757v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fernandez-Cascales" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990992v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stevanovi&#263;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0562-x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kok" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0233-2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895616v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kargl" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrade" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marshall" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0512-7" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331759v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Brossier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Radebaugh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JE005399" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01499557v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Janssen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0063" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205511v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bonnefoy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O. Hayne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Malaska" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125411v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527625" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233073v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37101.1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223167v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Barth" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Rafkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2406" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125402v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Ewing" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hayes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2323" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207415v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4417" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072249v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Aharonson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Kirk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004584" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125375v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Newman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richardson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6096" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125408v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1532" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570625v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.09.011" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJGC0SXF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730536v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003803" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682312v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.023" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MV1DQD4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521671v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001462" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Migeon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JE003540" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693018v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crosta" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043512" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125406v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7485" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-587WXJZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029835" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C79ZCT0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396212v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Beck" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretwood Higman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380960v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Walter" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allstadt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703066v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17766" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797707v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourdon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sainton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Bah" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-366" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173944v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Peignaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452440v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennig" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348445v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348041v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichon Laurent" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407466v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guimpier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715697v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449634v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seignovert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01665860v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paganelli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirk" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Styles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358225v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Lommonier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrari" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074010v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077305v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Lopes" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Kirk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Kargel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Stofan" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647095v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Deit L." TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088832v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aharonson" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Hayes" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Mitchell" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502044v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588837v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588833v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405492v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406009v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324315v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324330v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324321v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199656v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412138v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gendrin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mouelic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120220v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676968v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea E Bonnefoy" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Hayes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-907" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676556v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01249169v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rodriguez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072501v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070834v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Malaska" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Birch" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358227v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815740v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Liang" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Porder" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sainton" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797688v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797767v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998806v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991802v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643411v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delvit" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thierry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebegue Laurent" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00503212v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dralucas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2192-4416" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165183675" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=8kg1qzsAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9752-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/planetary-and-space-sciences" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/gee/external-envelopes-geochemistry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucas@ipgp.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0003-2192-4416" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-9752-2009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchgate.net/profile/Antoine_Lucas/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=8kg1qzsAAAAJ" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dralucas.geophysx.edu.eu.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geohazards-tep.eo.esa.int/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://insight.jpl.nasa.gov/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/mission-insight" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/insight-geospatial-service" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/prosper-platform" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipgp.fr/en/pss/drone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598370v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Denamiel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marboeuf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-19-3075-2026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delaroque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Onodera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009432" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D T Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jacquemoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dout&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.114691" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007908v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gayer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gougeon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JF007818" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Hopquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Smittarello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109965" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daudon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lajeunesse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquemoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111912" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369708v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukhari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Klotz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chabaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-1205-2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134424v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marb&#339;uf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf232" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Daubar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Teuff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Perrin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2023.115942" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennevig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen P. Hicks" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forbriger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecocq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Widmer-Schnidrig" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adm9247" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amande Roque-Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-363-2023" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04124121v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bellin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jf006944" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247218v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fernando" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Daubar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Charalambous" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grindrod" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Stott" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103619" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694923v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Jacob" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plasman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fuji" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lognonn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229434" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381861v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MGRS.2021.3121370" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a E. Bonnefoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G. Hayes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rodriguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Poggiali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/psj/ac8428" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540691v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Myhill" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hauber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007118" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395339v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vinatier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tobie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09815-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005657" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Charalambous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mcclean" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Pike" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Golombek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020je006757" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357255v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141223" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Knapmeyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. St&#228;hler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Daubar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forget" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117171" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287039v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guimpier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan J. Conway" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mangold" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2021.105303" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Daudon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodriguez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Escalante&#160;l&#243;pez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ea001127" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346218v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tauzin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golombek" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113511" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Perrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl087234" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993278v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Levy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10110424" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-02641370v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Banfield" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Newman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lemmon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0534-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933048v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teanby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collins" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clinton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JE006382" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02320751v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Lemonnier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Gall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mackenzie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005965" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02136345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. C. Lopes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. Wall" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elachi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P. D. Birch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corlies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0598-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02116501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Borykov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-019-01140-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03657904v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Barnes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hofgartner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Birch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hedman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0687-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330633v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kromuszczy&#324;ska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof D&#281;bniak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Makowska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-7-361-2019" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331863v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kite" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mayer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Wilson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel M Davis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aav7710" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331757v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fernandez-Cascales" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Gao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.03.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990992v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lognonn&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. Teanby" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Miljkovic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stevanovi&#263;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0562-x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902145v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0543-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373155v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barnes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kok" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rafkin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0233-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331759v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Brossier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cornet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Radebaugh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017JE005399" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kargl" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrade" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marshall" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-018-0512-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01499557v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leyrat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Janssen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Choblet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0063" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205511v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bonnefoy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O. Hayne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Malaska" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.09.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125411v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527625" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233073v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Narteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Callot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G37101.1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223167v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Charnay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Barth" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Rafkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Narteau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebonnois" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2406" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125402v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Ewing" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hayes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2323" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207415v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4417" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072249v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oded Aharonson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Alban Deledalle" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Kirk" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JE004584" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125375v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ayoub" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Newman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Richardson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6096" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125408v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1532" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194019v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Gabriele Ori" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Marmo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.07.005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2XQTCW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730536v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JE003803" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570625v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ansan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.09.011" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJGC0SXF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.09.023" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MV1DQD4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521671v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hungr" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JF001462" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730525v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Migeon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JE003540" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693018v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favreau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crosta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL043512" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7485" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-587WXJZN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01285794v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL029835" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0C79ZCT0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396212v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Morino" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Beck" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bretwood Higman" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380960v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Walter" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mangeney" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Allstadt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703066v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-17766" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797707v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bourdon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sainton" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Adama Bah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-366" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173944v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Peignaux" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452440v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Svennig" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348041v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pichon Laurent" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348445v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407466v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guimpier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715697v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Seignovert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fleurant" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449634v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seignovert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01665860v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paganelli" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kirk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Styles" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358225v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Lommonier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrari" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074010v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courrech Du Pont" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narteau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077305v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Lopes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Kirk" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Kargel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Stofan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713636v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gargani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marmo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647095v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#232;ge" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Deit L." TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088832v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aharonson" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Hayes" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Mitchell" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502044v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588837v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588833v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405492v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406009v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324315v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324330v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kelfoun" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324321v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199656v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412138v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gendrin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Mouelic" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120220v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04676968v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea E Bonnefoy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lefevre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander G Hayes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-907" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676556v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01249169v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rodriguez" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070834v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Malaska" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hayes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. Birch" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072501v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713623v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358227v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815740v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Liang" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Porder" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sainton" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797767v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797688v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998806v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lajeunesse" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991802v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643411v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Delvit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thierry" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebegue Laurent" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00503212v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>