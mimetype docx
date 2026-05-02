--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -454,195 +454,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flaubert : une icône idolâtrée en Russie (1868-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galyna Dranenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENS de Lyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Godeau F., Dayre E. (dirs), (D)’Après Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions KIMÉ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782380720037</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rêve et l’errance : un dialogue imaginaire entre Aharon Appelfeld et Pascal Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galyna Dranenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Errance et sens de l’être et de la lettre dans la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667827v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03668320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs narratifs de la mise en (in)visibilité des « grandes femmes » de la littérature ukrainienne</w:t>
               </w:r>
@@ -945,182 +945,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variation et modulation autour du mythe de la ville éternelle dans Le Retour au désert de B.-M. Koltès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galyna Dranenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nostalgie : entre le mal-être et le désir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’antithèse imaginative comme incarnation de la violence et l’expression du désir dans Quai ouest de B.-M. Koltès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galyna Dranenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crem/Université de Lorraine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches textuelles « Violences et désirs dans l’œuvre de Koltès et dans le théâtre contemporain »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668572v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03668628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécularité et la spectralité des identités dans le récit biographique Limonov d’Emmanuel Carrère</w:t>
               </w:r>
@@ -1374,187 +1374,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Vehemence ontologique » de la métaphore. Un style d’existence et une autre manière de faire des mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galyna Dranenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analele Universităţii "Ovidius" Constanţa. Seria Filologie = The Annals of Ovidius University Constanţa. Philology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, XXXIV (2), pp.173-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Traduction littéraire et violence historique. Le cas des traductions françaises de la poésie de langue ukrainienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Stefurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galyna Dranenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CompLit. Journal of European Literature, Arts and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.173-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14861-6.p.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515080v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04515102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le(s) sens et la lecture chez Pascal Quignard : du Lecteur à L’Homme aux trois lettres</w:t>
               </w:r>
@@ -1690,183 +1690,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Сила й насилля перекладу</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galyna Dranenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Včenì zapiski Tavrìjsʹkogo nacìonalʹnogo unìversitetu ìmenì V.Ì. Vernadsʹkogo. Serìâ: Fìlologìâ, žurnalìstika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1, part 2), pp.262-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32838/2710-4656/2021.1-2/45⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Other in Translation: To Welcome or Not to Welcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galyna Dranenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pitannâ lìteraturoznavstva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.26 - 49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31861/pytlit2021.103.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667649v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03668355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCUEILLIR L’AUTRE DANS SA LANGUE. LA TRADUCTION COMME DISPOSITIF DE MÉDIATION</w:t>
               </w:r>
@@ -2162,510 +2162,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ПОЕТИКА УКРАЇНСЬКИХ ПЕРЕКЛАДІВ ВЕРГАРНА</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galyna Dranenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pitannâ lìteraturoznavstva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les modalités de consécration d’un traducteur (Un cas exemplaire : les traductions des œuvres de Gustave Flaubert en URSS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galyna Dranenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISNYK OF THE LVIV UNIVERSITY. Foreign Languages Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (21)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de la réécriture d’un mythe biblique dans le théâtre français contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galyna Dranenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Біблія і культура</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mножинність перекладів та ітеративність перекладу: ретрансляції роману Ґ. Флобера “Пані Боварі”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galyna Dranenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of V.N. Karazin Kharkiv National University. Series: Foreign Philology. Methods of Foreign Language Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un exemple de la réécriture d’un mythe biblique dans le théâtre français contemporain</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïdan : un pavé jeté dans la mare du pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galyna Dranenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Біблія і культура</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17</w:t>
+              <w:t xml:space="preserve">Questions de communication. Série actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.179-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">ПОЕТИКА УКРАЇНСЬКИХ ПЕРЕКЛАДІВ ВЕРГАРНА</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ЖАНРОВА КАТЕГОРІЯ ЯК ПРОТОТИПНА СУКУПНІСТЬ: ФУНКЦІОНУВАННЯ ПЕРИФЕРІЙНИХ ІНСТАНЦІЙ ПРОТОТИПІЇ &amp;quot;ЛІТЕРАТУРА ПРО ГОЛОДОМОР</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galyna Dranenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia methodologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ТКАНИНА ЖИТТЄТВОРУ РОЛАНА БАРТА В ІНТЕЛЕКТУАЛЬНІЙ БІОГРАФІЇ ПИСЬМЕННИКА ТІФЕН САМОЙО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galyna Dranenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pitannâ lìteraturoznavstva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667769v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03668626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Теорія літературних жанрів у світлі сучасних міждисциплінарних учень : емпіричний та онтологічний дискурси</w:t>
               </w:r>
@@ -3441,51 +3441,51 @@
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Nazarova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-343-22300-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3781,51 +3781,51 @@
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galyna Dranenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-343-09174-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4071,51 +4071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121598v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Dranenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/la-mondialisation-des-lettres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510207" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c08" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/en/livre/?GCOI=27574100017480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100595660&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03667827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-errance_et_sens_de_l_etre_et_de_la_lettre_dans_la_litterature_francoise_hanus-9782343223001-68218.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/dapres-flaubert/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-rencontre_des_litteratures_de_tallinn_textes_reunis_par_galyna_dranenko_et_francoise_hanus-9782343178738-63273.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668572v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-nostalgie_entre_le_desir_et_le_mal_etre_francoise_hanus-9782343091747-51072.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-ecriture_et_identite_francoise_hanus_nina_nazarova-9782343057729-47310.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Kovalenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.5404" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Stefurak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14861-6.p.0173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04515102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03916141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2022.17.4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03776072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/babel.00285.dra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31861/pytlit2021.103.026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32838/2710-4656/2021.1-2/45" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Chervinska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31861/pytlit2021.103.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31861/pytlit2020.101.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31861/pytlit2017.96.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668566v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668626v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04018364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03667796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Dzyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31861/pytlit2021.103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03667823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hanus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Nazarova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-solitaire_et_solidaire_creation_et_engagement_a_l_oeuvre_dans_la_litterature_francoise_hanus-9782343161761-61802.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Satygo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121598v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Dranenko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.sorbonne-nouvelle.fr/publications/la-mondialisation-des-lettres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510207" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510207/c08" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/en/livre/?GCOI=27574100017480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100595660&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/dapres-flaubert/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03667827v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-errance_et_sens_de_l_etre_et_de_la_lettre_dans_la_litterature_francoise_hanus-9782343223001-68218.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668322v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-rencontre_des_litteratures_de_tallinn_textes_reunis_par_galyna_dranenko_et_francoise_hanus-9782343178738-63273.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=61802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-nostalgie_entre_le_desir_et_le_mal_etre_francoise_hanus-9782343091747-51072.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-ecriture_et_identite_francoise_hanus_nina_nazarova-9782343057729-47310.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Kovalenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05121575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.5404" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04515102v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Stefurak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14861-6.p.0173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03916141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2022.17.4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03776072v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/babel.00285.dra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32838/2710-4656/2021.1-2/45" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31861/pytlit2021.103.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Chervinska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31861/pytlit2021.103.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31861/pytlit2020.101.030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31861/pytlit2017.96.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668566v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668609v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121606v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668626v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668623v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668619v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668616v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121615v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140075v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04018364v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03667796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Dzyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31861/pytlit2021.103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03667823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hanus" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Nazarova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-solitaire_et_solidaire_creation_et_engagement_a_l_oeuvre_dans_la_litterature_francoise_hanus-9782343161761-61802.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Satygo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03668256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>