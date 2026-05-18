--- v0 (2026-03-15)
+++ v1 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Genty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">drclementgenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9656-2483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237258455</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">329156563477223240903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000494157534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AHA-3256-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Genty est chercheur associé à l’équipe </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence & Innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire de recherche EA1427.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre réalité semi-mécanisée et esprit artisanal, la tonnellerie française, une activité économique millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), pp.87-96. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2025.9253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La merranderie, première transformation du bois au service de la tonnellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (3), pp.373 - 380. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the volume of a wine barrel ? From stereometry to the invention of the « épaleur », the rumble of the barrel volume measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois » - Nantes, 20-22 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de la recherche scientifique, Nov 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art du sciage courbe en merranderie : méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois » - Montpellier, 17-19 novembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENER UNE CAMPAGNE AUX ELECTIONS MUNICIPALES A L'HEURE DU COVID-19 DANS UNE VILLE QUE L'ON NE CONNAIT PAS. METHODE ET RESULTATS, L'EXEMPLE DE MEURSAULT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2020 27ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des noms de domaine au titre des actifs immatériels - Entre couche sémantique, technique et gouvernance de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche à Arts &amp; Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Mc Donald's properly manage its domain names ? Time management : proposal of the iceberg method for domain name categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, BUDAPEST, Hungary. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust on the Internet : How the French ccTLD.FR Went From a Remarkable to a Speculative System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARIA INTERNET 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, NICE, France. pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Yourself on the Internet : proposing a Fait and Reliable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 2017- 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des actifs immatériels numériques, une pratique nécessaire. Revue des métohdes existantes et proposition d'une analyse technico-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15éme Congrès de l'Institut International des Coûts et 4éme Congrès transatlantique de Comptabilit, Audit, Contrôle et Gestion des coûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sur Internet : comment adopter une stratégie de dépôt de noms de domaine cohérente avec la réalité du marché. Suivi des évolutions d'usage des réseaux sociaux et des moteurs de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, SEVILLE, Espagne. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de domaine et marques d'entreprise : de la disruption des politiques de nommage à celle des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Conception et Innovation (CONFERE; 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, République tchèque. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW TO MEASURE THE VOLUME OF A WINE BARREL ? FROM STEREOMETRY TO THE INVENTION OF THE « ÉPALEUR », THE RUMBLE OF THE BARREL VOLUME MEASUREMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois » - Nantes, 20-22 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes (France), France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art du sciage courbe en merranderie méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des noms de domaine au titre des actifs immatériels Entre couche sémantique, technique et gouvernance de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche à Arts &amp; Métiers ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic method for securing digital identity on the Internet, from domain names to connected objects. Domain names are the Guimard's aedicula of the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite de la HCERES au LAMPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faîtes comme Jordan Belfort: misez peu et gagnez gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants - ISTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point FX, l’extension de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDTalent Career Fair 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne jugez pas l’information - Explicitez sa source ! #2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDTalent Career Fair 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne jugez pas l’information - Explicitez sa source ! #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDTalent Career Fair 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux: le cybersquattage des username analogue à celui des noms de domaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIONET 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point FX, l’extension de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDTalent Career Fair 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitcairn: l’économie numérique au service des mutins !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Advancement of Socio-Economics Estimatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain name valuation: Typology and verification of research hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNET 2017 - The Ninth International Conference on Evolving Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nice, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de l’Internet et Économie Mondiale : Proposition d’un Modèle d’Évaluation de la Valeur d’un Nom de Domaine en tant qu’Actif Immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Arts et Métiers, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019ENAM0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02193976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Clément Genty </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">drclementgenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9656-2483</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237258455</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">329156563477223240903</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6yONtxQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000494157534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AHA-3256-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Genty est chercheur associé à l’équipe </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence & Innovation</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> du </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAMPA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire de recherche EA1427.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre réalité semi-mécanisée et esprit artisanal, la tonnellerie française, une activité économique millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (1), pp.87-96. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2025.9253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05159880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La merranderie, première transformation du bois au service de la tonnellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (3), pp.373 - 380. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to measure the volume of a wine barrel ? From stereometry to the invention of the « épaleur », the rumble of the barrel volume measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois » - Nantes, 20-22 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre national de la recherche scientifique, Nov 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art du sciage courbe en merranderie : méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois » - Montpellier, 17-19 novembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MENER UNE CAMPAGNE AUX ELECTIONS MUNICIPALES A L'HEURE DU COVID-19 DANS UNE VILLE QUE L'ON NE CONNAIT PAS. METHODE ET RESULTATS, L'EXEMPLE DE MEURSAULT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2020 27ème colloque des Sciences de la conception et de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des noms de domaine au titre des actifs immatériels - Entre couche sémantique, technique et gouvernance de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche à Arts &amp; Métiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Mc Donald's properly manage its domain names ? Time management : proposal of the iceberg method for domain name categorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Manuel Gaget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, BUDAPEST, Hungary. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust on the Internet : How the French ccTLD.FR Went From a Remarkable to a Speculative System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IARIA INTERNET 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, NICE, France. pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Yourself on the Internet : proposing a Fait and Reliable System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SASE 2017- 29th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des actifs immatériels numériques, une pratique nécessaire. Revue des métohdes existantes et proposition d'une analyse technico-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15éme Congrès de l'Institut International des Coûts et 4éme Congrès transatlantique de Comptabilit, Audit, Contrôle et Gestion des coûts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation sur Internet : comment adopter une stratégie de dépôt de noms de domaine cohérente avec la réalité du marché. Suivi des évolutions d'usage des réseaux sociaux et des moteurs de recherche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, SEVILLE, Espagne. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noms de domaine et marques d'entreprise : de la disruption des politiques de nommage à celle des usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Samier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Richir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de la Conception et Innovation (CONFERE; 23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, République tchèque. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW TO MEASURE THE VOLUME OF A WINE BARREL ? FROM STEREOMETRY TO THE INVENTION OF THE « ÉPALEUR », THE RUMBLE OF THE BARREL VOLUME MEASUREMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Vicard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois » - Nantes, 20-22 novembre 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nantes (France), France. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art du sciage courbe en merranderie méthodes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e journées scientifiques du GDR Sciences du Bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des noms de domaine au titre des actifs immatériels Entre couche sémantique, technique et gouvernance de l’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche à Arts &amp; Métiers ParisTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faîtes comme Jordan Belfort: misez peu et gagnez gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants - ISTIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point FX, l’extension de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDTalent Career Fair 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne jugez pas l’information - Explicitez sa source ! #2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDTalent Career Fair 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic method for securing digital identity on the Internet, from domain names to connected objects. Domain names are the Guimard's aedicula of the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite de la HCERES au LAMPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne jugez pas l’information - Explicitez sa source ! #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDTalent Career Fair 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux: le cybersquattage des username analogue à celui des noms de domaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOCIONET 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point FX, l’extension de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhDTalent Career Fair 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitcairn: l’économie numérique au service des mutins !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Advancement of Socio-Economics Estimatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain name valuation: Typology and verification of research hypotheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNET 2017 - The Ninth International Conference on Evolving Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nice, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HENRI COQUAND (1811-1881), PÈRE SCIENTIFIQUE DE L’AOC COGNAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA SEMI-MÉCANISATION DU VERRE - CLAUDE BOUCHER (1842-1913), LE MAÎTRE-VERRIER DE COGNAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Brennus, aux débuts du football rugby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la SAEL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de l’Internet et Économie Mondiale : Proposition d’un Modèle d’Évaluation de la Valeur d’un Nom de Domaine en tant qu’Actif Immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Genty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. École Nationale Supérieure des Arts et Métiers, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019ENAM0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02193976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29BEEBF1"/>
+    <w:nsid w:val="0BB076C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/drclementgenty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9656-2483" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237258455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/329156563477223240903" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000494157534" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AHA-3256-2022" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/fr/institut/laval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lampa.ensam.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Genty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2025.9253" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022202v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7688" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vicard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Gaget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866348v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287293v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570730v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987825v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987707v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02193976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ENAM0015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/drclementgenty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9656-2483" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237258455" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/329156563477223240903" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=6yONtxQAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000494157534" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AHA-3256-2022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/fr/institut/laval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lampa.ensam.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159880v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Genty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2025.9253" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022202v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7688" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799494v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vicard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168912v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287301v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Samier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Manuel Gaget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486103v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570729v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570727v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02193976v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019ENAM0015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>