--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Rémond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of more plant-based diets on gut microbiota composition and function: a 1-month randomized cross-over trial in men at cardiometabolic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Davila-Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desnouveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition (IUNS-ICN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies probiotiques ciblant le microbiote pour limiter la fonte musculaire chez les sujets âgés dénutris et /ou en inflammation bas bruit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises régionale de la nutrition et de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une souche de limosilactobacillus mucosae pour améliorer la secrétion de GLP1 : une étude préliminaire sur miniporcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du métabolome plasmatique lors de la végétalisation protéique – un essai clinique croisé d’un mois chez des hommes à risque cardiométabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Rhône-Alpes-Auvergne Nutrition/Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une souche de limosilactobacillus mucosae augmentant la sécrétion de GLP1 : un espoir de traitement non pharmacologique du diabète de type 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Société Francophone de Nutrition Clinique et Métabolisme, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité nutritionnelle des protéines végétales pour l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NutrEvent 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein does not alleviate postprandial endothelial dysfunction in healthy elderly people with cardiometabolic risk factors – a randomized controlled crossover trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne J Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference 2023 - Nutrition at key stages of the lifecycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Nutrition Society, Jul 2023, Liverpool, United Kingdom. pp.E370, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002966512300469X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteriovenous metabolomic approach reveals specific metabolite exchanges across organs and provides unique insights for understanding underlying metabolic perturbations in obese and insulin-resistant minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journées Scienfitiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines végétales et Protéines animales : Compétitions ou Complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#OneHealth2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6ième rapport du GIEC, possibles conséquences sur l’alimentation et la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN-SFNCM, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets métaboliques associés à la végétalisation protéique dans une population à risque cardiométabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of tryptophane by kynurenine, indoles and serotonin pathways are modified by fructose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Gual-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime riche en fructose altère différentiellement les voies d'utilisation du tryptophane chez la souris : Apport de la comparaison état à jeun / état nourri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Gual-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which parameters determine optimal protein metabolism in the old?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference of the Society on Sarcopenia, Cachexia and Wasting Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of protein intake in the elderly beyond the amino acid composition. What is the positioning of plant proteins and under what conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frailty and Sarcopenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptations in insulin resistant and dyslipidemic minipigs ranging from lean to morbid obesity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNuGOweek 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantités minimum et sources de protéines pour l’atteinte de l’ensemble des recommandations nutritionnelles [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gastric impedancemeter for detecting the development of a visceral edema: a proof-of-concept study on an experimental endotoxemic shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dopierala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gumery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ridha Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Junot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual International Conference of the IEEE-Engineering-in-Medicine-and-Biology-Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.4433-4436, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibilité des protéines, biodisponibilité des acides aminés : comment les mesurer et maitriser leurs facteurs de variation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. édition des Rencontres du Carnot Qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le challenge des aliments protéiques végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journéees Alimentation et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Format numérique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles spécificités et complémentarités nutritionnelles des aliments sources de protéines végétales et animales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, JFN Live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from metabolomic and molecular signatures to detect, in a blood sample, muscle anabolic resistance associated with catabolic situation. Case model of glucocorticoids effect in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle fraction de colza pour une meilleure digestibilité et une moindre allergénicité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Denery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Linxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque national du réseau français de biologie des graines (GRAINES 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angers, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une substitution de 70% des protéines de Lactosérum par des protéines de Soja permet de maintenir l’effet anabolique du repas dans le muscle squelettique du rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Joubrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 : 2eme Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Cooperation Internationale en Recherche Agronomique pour le Developpement (CIRAD). ARG.; Terres Univia. FRA.; Terres Inovia. FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Animal à la viande &amp;quot;L'alimentation avec ou sans viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Débat Ville Apprenante Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la viande dans une alimentation saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres St Malo MSD Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines animales/végétales présent - futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Nutrition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation de fibres alimentaires, en surnutrition, limite la lipogenèse hépatique et favorisent la β-oxydation musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2017, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération du métabolisme des acides aminés ramifiés chez le miniporc obèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2017, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graines de légumineuses : un trésor nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de conférences et d’échanges JCE2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., Mar 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat and dairy products processing and protein assimiliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Symposium Institut Pasteur de Lille : Nutrevent conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur de Lille. FRA., Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canned spinach matrix does not significantly affect lutein bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il encore manger de la viande en 2017 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIETCOM, les journées de nutrition pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix impact on the bioaccessibility of plant polyphenols in the gastric tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muscle Anabolic Threshold Concept for an Adapted and Efficient Nutrition during Catabolic States An example: Sarcopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition, Aging Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité de composition des graines de légumineuses disponibles, au bénéfice de la nutrition humaine et animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Centre de Cooperation Internationale en Recherche Agronomique pour le Developpement (CIRAD). ARG.; Terres Univia. FRA., 2016, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines animales – protéines végétales : Quel équilibre pour une alimentation saine et durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la viande pour les personnes âgées : Prévention de la malnutrition et de la sarcopénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Nutrition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Sep 2015, Clermont-Ferrand, France. 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes of meat during cooking Impact on quality and in vitro digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kulmbach, Germany. 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of meat cooking and masticatory efficiency on food bolus formation and amino acid absorption in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2015, Naples, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food for improving nutrient bioavailability: the case of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel équilibre entre protéines animales et protéines végétales pour une alimentation saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres et le colloque du SIA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines animales ou végétales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Salon de Gynécologie Obstétrique Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En situation de catabolisme musculaire, les protéines de lactosérum permettent bien de restaurer un anabolisme musculaire post prandial mais d’une durée très transitoire probablement insuffisante pour limiter la fonte musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Foodomics Conference: Foodomics a New Comprehensive Approach to Food and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rome, Italy. pp.147-156, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini porc cathétérisé sous régime « Western » et approches de métabolomique : Une nouvelle approche pour étudier l’insulino-résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une supplémentation en cystéine permet de prévenir la perte de masse musculaire induite par des cures répétées de paracétamol chez le rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole C. Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Pourpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de Nutrition Clinique et Métabolisme (SFNEP). FRA., Dec 2014, Bruxelles, Belgique. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70626-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscle anabolic threshold for the success of nutritional strategies against muscle wasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Functional Sports Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrices alimentaires et métabolisme protéique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées Nationales de Diététique et de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assistance Publique - Hôpitaux de Marseille (APHM). FRA., Mar 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muscle Anabolic Threshold Concept for an Adapted and Efficient Nutrition during Catabolic States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRN Nestlé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires métaboliques chez le miniporc lors des adaptations du métabolisme à des challenges nutritionnels : le cas du régime riche en lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CESN. FRA., May 2014, Lyon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review to identify gaps that limit translating knowledge on dairy products and inflammation into nutritional guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nunes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of low grade inflammation in sarcopenia during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Functional Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cooking processes on protein digestion in Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodisponibilité des acides aminés en fonction de la structure des aliments et des repas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du Département AlimH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Arêches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher les qualités nutritionnelles des protéines d'origine végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coxam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Salon International de l'Agriculture (SIA) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seule une augmentation des apports protéiques permet de ralentir la perte de masse maigre chez des rats en vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva E. Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2013, Bordeaux, France. pp.S154-S155, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70530-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose the best dietary precursor of cysteine for glutathione synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Amino Acids, Peptides and Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Galveston, Texas, United States. 612 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des barèmes de cuisson sur la digestion des protéines de viande chez l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorge G. Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France, France. pp.S45-S46, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70316-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage métabolique du miniporc: une base à des applications en nutrition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Prolhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarcopénie et protéines alimentaires: Lesquelles? Comment ? Seules?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed generalized muscle atrophy following unilateral hindlimb casting in old rats is prevented by a whey or a high protein diet but not a free leucine-enriched diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st Montréal International Symposium of GRAPA : from Humans to Cells (MHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Activité Physique Adaptée (GRAPA). FRA., May 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le seuil anabolique&amp;quot; : la clé pour une nutrition protéique efficace contre la sarcopénie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs nutritionnelles des protéines végétales dans l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Denery-Papini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources de protéines : animales contre végétales. De nouvelles sources durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès International Goût Nutrition Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitagora. FRA., Mar 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method development for peptidome characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metabolomics Society., Jul 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mini-porc multicathétérisé, un atout pour l’étude dynamique du métabolisme : exemple de l’effet du repas sur le métabolisme protéique musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur nutritionnelle des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Denery-Papini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher les qualités nutritionnelles des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coxam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l'Inra au salon de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Nutritional Protein Strategy to Recover Muscle Mass after Prolonged Immobilization during Aging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70016-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une supplémentation séquentielle en antioxydants et leucine durant et après immobilisation par plâtrage permet d’accélérer la récupération de masse protéique musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d’une inflammation à bas bruit non pathologique chez la personne âgée altère la fonctionnalité musculaire sans affecter la réponse anabolique au repas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein biomarkers of in vitro digestion parameters of raw and cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure Digestion and Health congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on the nutritive value of the desert camel meat (Camelus dromedarius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference of the Society of Camelid Research and Development (ISOCARD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Muscat, Sultanate of Oman, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols protect lipids from gastric oxidation although, once extracted from their matrix, they decrease protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Management Committee and Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La température de cuisson de la viande permet de moduler la vitesse de digestion des protéines, sans affecter la digestibilité dans l’intestin grêle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol bioaccessibility and lipid protection in gastric digestion in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how the structure of dairy matrices effects protein hydrolysis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Predictive Modelling of Food Quality and Safety (ICPMF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perte de la Masse Musculaire : La Prévention à l’Honneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Bien-Vieillir et Industrie AgroAlimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Antioxydants (SFA). FRA., Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion of milk proteins: Mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how the structure of dairy matrices affects protein hydrolysis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres de digestion in vitro des protéines carnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme hépatique des acides aminés chez l'agneau en croissance : approches in vivo, ex vivo et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Restitution des Projets financés sur Crédits Incitatifs 2006-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés nutritionnelles des peptides et protéines de la viande : Impact des procédés de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption, utilisation et émission d’AGV par les tissus digestifs : développement d’un modèle mécaniste dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of nitrogen net fluxes across the portal-drained viscera in sheep: effect of dietary protein rumen degradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption, utilisation et émission d'AGV par les tissus digestifs : Développement d'un modèle dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du site de digestion de l'amidon sur les flux d'apparition de glucose en veine porte et dans le corps entier chez le bouvillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the nitrogen value of proteagineous and oleagineous grains for ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the site of absorption and metabolism of HMBi and HMB in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 Joint Annual Meeting ADAS-ASAS-PSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du site de digestion de l'amidon sur les flux d'apparition de glucose en veine porte et dans l'organisme entier chez le bouvillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between in sacco degradation and ruminal digestion of starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immaculada Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Mérida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la taille des particules dans la détermination de la dégradation in sacco de l'amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Flors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michalet-Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des traitements mécaniques des grains de maïs sur le site de digestion de l'amidon chez la vache laitière en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cabrera Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective effects of nutrient supply and dietary bulk on O2 consumption by rumen and portal-drained viscera in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.T. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Snekkersten, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of infused volatile fatty acids on portal-drained viscera metabolism in underfed ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradabilité ruminale et valeur azotée de la graine de lupin blanc cru ou extrudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Le Guen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen value of protein rich leguminous seeds in ruminants: Ruminal degradability of raw and extruded pea, and lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur azotée des graines de légumineuses protéagineuses : Dégradabilité dans le rumen des protéines du pois, cru ou extrudé, et du lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des tanins de châtaignier sur la digestion in sacco et in vivo des matières azotées chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jebri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary compounds escaping rumen digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michalet-Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mcallister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the nutrition of herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of starch supply to the rumen on volatile fatty acids, lactate and D-beta-hydroxybutyrate net fluxes in the ruminal veins of sheep fed hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the nutrition of herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy substrates for the rumen epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Nutrition Society with "L'Association Française de Nutrition et de Diététique de langue française" on cellular fuel selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two methods of deproteinization on the estimation of peptide bound amino acids in whole blood or plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium on protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Vale de Santarem, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for kinetic studies of urea and ammonia net transfer across the rumen wall of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefaivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on Nutrition and Feeding of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible amino acid scores (DIAASs) of the cruciferin and napin fractions of rapeseed: Impact of processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Niquet-Léridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mession</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 474, pp.143161 (art. number). </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of cooked tropical peas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115615. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing plant protein in the diet induces changes in the plasma metabolome that may be beneficial for metabolic health. A randomized crossover study in males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (12), pp.146 - 157. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2024.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Protein in a Challenge Meal Does Not Alleviate Postprandial Impairments in Vascular Endothelial Function in Healthy Older Adults with Cardiometabolic Risk: A Randomized Crossover-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Jolata Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154 (12), pp.3664 - 3680. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Protein Can Be as Efficient as Milk Protein to Maintain Fat Free Mass in Old Rats, Even When Fat and Sugar Intakes Are High</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (9), pp.2631-2641. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a protein food based on texturized wheat proteins, with high protein digestibility and improved lysine content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.112978. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to F Mariotti et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp.913-914. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casein structures differently affect postprandial amino acid delivery through their intra-gastric clotting properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.135779. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.135779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des protéines animales aux apports totaux recommandés en protéines. Republication de l'étude publiée dans &amp;quot;The Journal of Nutrition&amp;quot; le 11 juillet 2022, vol. 152 (11): 2514-2525.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 août 2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Ouzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Plant Proteins to Achieve Amino Acid Profiles Adapted to Various Nutritional Objectives—An Exploratory Analysis Using Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.809685. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.809685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximately half of total protein intake by adults must be animal-based to meet non-protein nutrient-based recommendations with variation due to age and sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (11), pp.2514-2525. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxac150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysine and homoarginine are closely interrelated metabolites in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Baskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos A. Tsikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, p. 967-976. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-022-03158-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100376. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated with Animal and Plant Protein Intake and Their Potential Relation with Cardiometabolic Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.2112-2131. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmab073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les déterminants importants à prendre en compte pour optimiser la nutrition protéique chez les personnes âgées : une équation complexe mais avec des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (6), pp.333-349. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2021.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-dependent set-up of the DiDGI® dynamic in vitro system: Correlation with the porcine model for protein digestion of soya-based food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 341, pp.128276. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mix of Dietary Fibres Changes Interorgan Nutrients Exchanges and Muscle-Adipose Energy Handling in Overfed Mini-Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Gual-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13124202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from Biscuit to Custard) has an impact on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.411-423. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02258-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of plant-based protein foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Liebermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important determinants to take into account to optimize protein nutrition in the elderly: solutions to a complex equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665120007934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the apple matrix on the postprandial bioavailability of flavan-3-ols and nutrigenomic response of apple polyphenols in minipigs challenged with a high fat meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.5077-5090. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo00346h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2442. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in postprandial intragastric pH: Comparing measurement methods, food structure effects, and kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.108784. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profound Changes in Net Energy and Nitrogen Metabolites Fluxes within the Splanchnic Area during Overfeeding of Yucatan Mini Pigs That Remain Euglycemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11020434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficience nette de conversion des aliments par les animaux d’élevage : une nouvelle approche pour évaluer la contribution de l’élevage à l’alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3), pp.269-288. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.3.2355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les produits animaux dans l’alimentation de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-48997-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post meal energy boluses do not increase the duration of muscle protein synthesis stimulation in two anabolic resistant situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11040727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mix of dietary fermentable fibers improves lipids handling by the liver of overfed minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of dairy products to dietary intakes and the influence of dairy cow forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uijttewaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239 (2), pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines de la viande, intérêt pour la nutrition des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.252-256. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30070-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing various challenges related to food bolus and nutrition with the AM2 mastication simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.105229. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined in vivo and in silico approaches for predicting the release of bioactive peptides from meat digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutritional state, aging and high chronic intake of sucrose on brain protein synthesis in rats: modulation of it by rutin and other micronutrients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.2922-2930. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7fo01953j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Composition and Bioactive Content of Legumes: Characterization of Pulses Frequently Consumed in France and Effect of the Cooking Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), pp.1668. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10111668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite Effects of the Spinach Food Matrix on Lutein Bioaccessibility and Intestinal Uptake Lead to Unchanged Bioavailability Compared to Pure Lutein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (11), </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201800185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptations to HFHS overfeeding: how whole body and tissues postprandial metabolic flexibility adapt in Yucatan mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (1), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-016-1302-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matrix of fruit & vegetables modulates the gastrointestinal bioaccessibility of polyphenols and their impact on dietary protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.314-322. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meal with mixed soy/whey proteins is as efficient as a whey meal in counteracting the age-related muscle anabolic resistance only if the protein content and leucine levels are increased</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Joubrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Epub ahead of print (12), </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8fo01903g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral Blood Mononuclear Cell Metabolism Acutely Adapted to Postprandial Transition and Mainly Reflected Metabolic Adipose Tissue Adaptations to a High-Fat Diet in Minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchun Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10111816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole dairy matrix or single nutrients in assessment of health effects: current evidence and knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kongerslev Thorning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Christine Bertram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (5), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.116.151548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gender on quality and nutritive value of dromedary camel (Camelus dromedarius) longissimus lumborum muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M.A. Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.242-249. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-course changes in circulating branched-chain amino acid levels and metabolism in obese Yucatan minipig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.66-73. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy products and inflammation: A review of the clinical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allessandra Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dansesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (12), pp.2497-2525. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2014.967385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary supplementation with cysteine prevents adverse metabolic outcomes of repeated cures with paracetamol in old rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Pourpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (11), pp.889-896. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114517002847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion des protéines des viandes en fonction de la cuisson. Influence de la température de cuisson sur la digestion des protéines des viandes : approches in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (13), pp.2239-2261. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1315362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At same leucine intake, a whey/plant protein blend is not as effective as whey to initiate a transient post prandial muscle anabolic response during a catabolic state in mini pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), pp.e0186204. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the elderly, meat protein assimilation from rare meat is lower than that from meat that is well done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (5), pp.1257-1266. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.117.158113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graines de légumineuses: caractéristiques nutritionnelles et effets sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138524482202214E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet matrice, un facteur à prendre en compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1349 juillet 2017, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated cures with paracetamol worsen sarcopenia in old rats with suboptimal food intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (5), pp.759-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of 4-hydroxy-2-nonenal-protein adducts in in vivo gastric digesta of mini-pigs using a GC-MS/MS method with accuracy profile validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.3497-3504. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO00413J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at the Metabolic Consequences of the Colchicine-Based in Vivo Autophagic Flux Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.343-356. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2015.1117732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary calcium impairs tomato lycopene bioavailability in healthy humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D L Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (12), pp.2091 - 2096. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114516004335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slight chronic elevation of C-reactive protein is associated with lower aerobic fitness but does not impair meal-induced stimulation of muscle protein metabolism in healthy old men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (5), pp.1259-72. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2014.286054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of the anabolic fate of amino acids within the liver in mammals: concepts arising from in vivo studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Wester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.22-41. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0954422415000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High True Ileal Digestibility but Not Postprandial Utilization of Nitrogen from Bovine Meat Protein in Humans Is Moderately Decreased by High-Temperature, Long-Duration Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (10), pp.2221-2228. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.216838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The satiating effects of eggs or cottage cheese are similar in healthy subjects despite differences in postprandial kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piedcoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.136-143. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial metabolic events in mini-pigs: new insights from a combined approach using plasma metabolomics, tissue gene expression, and enzyme activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (4), pp.964-979. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-014-0753-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the gastrointestinal tract of the elderly to develop dietary solutions that prevent malnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danit Shahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefa Kachal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (16), pp.13858-13898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscle protein synthetic response to food ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan H.M. Gorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc J.C. van Loon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.96-100. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POUR LA VIANDE EN TRANCHE, LE MODE DE CUISSON ET L'EFFICACITE MASTICATOIRE IMPACTENT LA BIODISPONIBILITE DES ACIDES AMINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sebedio.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits, vegetables and their polyphenols protect dietary lipids from oxidation during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.2166-2174. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00269e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des stratégies nutritionnelles efficaces contre la sarcopénie au cours du vieillissement : Le seuil anabolique musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (206), pp.234-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and antioxidant properties of polyphenols and carotenoids fro m fruit and vegetables in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aa1f-8x45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk protein fractions moderately extend the duration of satiety compared with carbohydrates independently of their digestive kinetics in overweight subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (4), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114514001470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin Gene Inactivation Prevents Skeletal Muscle Wasting in Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann S. Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (24), pp.7344-7356. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.can-14-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Whey Protein Intake Delayed the Loss of Lean Body Mass in Healthy Old Rats, whereas Protein Type and Polyphenol/Antioxidant Supplementation Had No Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva E. Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), 11 p. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la structure des gels laitiers régule-t-elle la biodisponibilité des acides aminés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.57-68. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tvsa-ks24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle wasting occurs in adult rats under chronic treatment with paracetamol when glutathione-dependent detoxification is highly activated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole C. Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (5), pp.623-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (part B), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: mechanistic modelling based on mini-pig [i]In vivo[/i] data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.1099-1113. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-013-1116-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle composition slightly affects in vitro digestion of aged and cooked meat: identification of associated proteomic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (3-4), pp.1249-1262. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (3-4), pp.1203-1212. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarcopénie et protéines alimentaires: Lesquelles ? Comment ? Seules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/07f9-z034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional strategies to counteract muscle atrophy caused by disuse and to improve recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.149-165. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954422413000115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure sur la digestion ; cas des produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2m74-4j12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unilateral hindlimb casting induced a delayed generalized muscle atrophy during rehabilitation that is prevented by a whey or a high protein diet but not a free leucine-enriched diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0070130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Meat Cooking, and of Ingested Amount, on Protein Digestion Speed and Entry of Residual Proteins into the Colon: A Study in Minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61252. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des modes de cuisson sur la digestion des protéines : approches in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.69-79. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/e1j3-t870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dietary supplementation with leucine and antioxidants is capable to accelerate muscle mass recovery after immobilization in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), 15 p. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0081495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrarily to whey and high protein diets, dietary free leucine supplementation cannot reverse the lack of recovery of muscle mass after prolonged immobilization during ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 590 (8), pp.2035-2049. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2011.226266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande du futur sera-t-elle produite in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mainsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.363-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking temperature is a key determinant of in vitro meat protein digestion rate: Investigation of underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (10), pp.2569-2576. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf205280y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Wasting and Resistance of Muscle Anabolism: The &amp;quot;Anabolic Threshold Concept&amp;quot; for Adapted Nutritional Strategies during Sarcopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/2012/269531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading intake of a leucine-rich fast protein in energy-restricted overweight rats does not improve protein mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Adechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (5), pp.566 - 571. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2011.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarcopenia should stay sarcopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (4), pp.680-680. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00667.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein feeding pattern, casein feeding, or milk-soluble protein feeding did not change the evolution of body composition during a short-term weight loss program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Adechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quignard-Boulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 303 (8), pp.E973 - E982. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00285.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of hepatic amino acid uptake and net utilisation contributes to nitrogen economy or waste in lambs fed nitrogen- or energy-deficient diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.678-690. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of the Ingested Protein Has No Effect on Lean Body Mass During Energy Restriction in Overweight Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Adechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (6), pp.1137 - 1144. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/oby.2010.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine fluxes across the portal-drained viscera of enterally fed minipigs: effect of an acute intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.543 - 552. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-010-0672-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international network for improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cirkovic Velickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.23-25. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13228-011-0011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines laitières : la source protéique à privilégier pour maintenir le capital musculaire des personnes âgées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.45-55. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2b4t-v502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of low-grade inflammation impaired postprandial stimulation of muscle protein synthesis in old rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.325-31. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary nitrogen-to-energy ratio alters amino acid partition in the whole body and among the splanchnic tissues of growing rams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Bequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (6), pp.2122-2131. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of nutrient net fluxes across the portal-drained viscera in sheep fed twice daily: effect of dietary protein degradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (3), pp.370-381. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114508199470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurement of C-13- and N-15-isotopic enrichments of threonine by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Mermoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (8), pp.1109-1115. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.3976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen- and energy-imbalanced diets affect hepatic protein synthesis and gluconeogenesis differently in growing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (5), pp.1747-1758. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal inflammation increases gastrointestinal threonine uptake and mucin synthesis in enterally fed minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (4), pp.720-726. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.108.101675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive energy intake does not modify fed-state tissue protein synthesis rates in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Adechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Giardina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Buonocore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1348-1355. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/oby.2009.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portal infusion of amino acids is more efficient than peripheral infusion in stimulating liver protein synthesis at the same hepatic amino acid load in dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Jefferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cherrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (4), pp.986-996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response of protein metabolism in splanchnic organs and muscle to pectin feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Pirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (2), pp.306-311. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507888726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides in rainbow trout (Oncorhynchus mykiss) muscle subjected to ice storage and cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.1566-1572. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides reproducibly released by in vivo digestion of beef meat and trout flesh in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (6), pp.1187-1195. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507761810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial whole-body protein metabolism after a meat meal is influenced by chewing efficiency in elderly subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Machebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (5), pp.1286-1292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary pectin stimulates protein metabolism in the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Pirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Vrecl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.69-75. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2006.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnosine concentration of ingested meat affects carnosine net release into the portal vein of minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 137, pp.589-593. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/137.3.589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small peptides (&amp;lt;5 kDa) found in ready-to-eat beef meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic metabolism by enteral delivery of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie Everett-Grueter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cherrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954422407315175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of site of starch digestion on portal nutrient net fluxes in steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (2), pp.182-191. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/BJN20051481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of corn particle size on site and extent of starch digestion in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Cabrera-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coudure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 87 (5), pp.1389-1399. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(04)73288-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation in the rumen and nutritional value of lupin (Lupinus albus L.) seed proteins : Effect of extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105 (1-4), pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net fluxes of folates and vitamin B12 through the gastrointestinal tract of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (2), pp.273-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux valoriser les protéagineux et oléagineux en alimentation des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174, pp.205-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion and nutrient net fluxes across the rumen, and the mesentericand portal- drained viscera in sheep fed with fresh forage twice daily : Net balance and dynamic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89 (5), pp.649-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between in sacco degradation and ruminal digestion of starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immaculada Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (sp.), pp.307-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of time of starch supply to the rumen on the dynamics of urea and ammonia net flux across the rumen wall of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (1), pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen digestion and intestinal nutrient flows in sheep consuming pea seeds : The effect of extrusion or chestnut tannin addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (3), pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrient supply and dietary bulk on O2 uptake and nutrient net fluxes across rumen, mesenteric- and portal-drained viscera in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.T. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Chabrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (5), pp.1362-1375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the methodology on circulating peptides determination and consequences on net flux measurements across the gastrointestinal tract of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F.R. Backwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the methodology on peptide amino acid concentrations in blood and plasma of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (4), pp.281-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net flux of folates and vitamin B12 through the gastrointestinal tract and the liver of lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desrochers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Benchaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacques Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (6), pp.707-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and peptide amino acid net flux across the rumen and the mesenteric-and portal-drained viscera of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (7), pp.1960-1972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of underfeeding on metabolism of portal-drained viscera in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84 (6), pp.821-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of composition of ruminally-infused short-chain fatty acids on net fluxes of nutrients across portal-drained viscera in underfed ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.B. Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83 (5), pp.521-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid flux in ruminal and gastric veins of sheep : Effects of ruminal and omosal injections of free amino acids and carnosine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (1), pp.158-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of underfeeding on portal net fluxes of glucose, lactate, ammonia, urea and amino acids in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.236-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between blood and plasma concentrations of acetate, beta-hydroxybutyrate, glucose, ammonia and urea: Implications for measurement of portal net fluxes in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (5), pp.509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des débits splanchniques par dilution de marqueur : comparaison de quatre méthodes de dosage de l'acide para-amino-hippurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Isserty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (1), pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between blood and plasma concentrations of acetate, β-hydroxybutyrate, glucose, ammonia and urea: implications for measurement of portal net fluxes in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (5), pp.509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring portal blood flow in sheep using an ultrasonic transit time flow probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Isserty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefaivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (10), pp.2712-2716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen value of leguminous seeds for ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net flux of folic acid and vitamin B12 across the ruminal and caecal walls of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77 (4), pp.750-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolites, water and mineral exchanges across the rumen wall: Mechanisms and regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolites, water and mineral exchanges across the rumen wall: mechanisms and regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Meschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45 (2), pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of starch supply to the rumen on volatile fatty acids, lactate and Dβ-hydroxybutyrate net fluxes in the ruminal veins of sheep fed hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Chaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.287-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy substrates for the rumen epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 54 (1), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/PNS19950040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of starch supply to the rumen on volatile fatty acids, lactate and D-beta-hydroxybutyrate net fluxes in the ruminal veins of sheep fed hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl), pp.287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for kinetic studies of urea and ammonia net transfer across the rumen wall of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lefaivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (2), pp.204-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Ruminal Vein Catheterization and Continuous Blood Flow Measurement in Ruminal Arteries of Sheep1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefaivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 71 (5), pp.1276-1280. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/1993.7151276x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net flux of metabolites across the ruminal wall of sheep fed twice a day with orchardgrass hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 71 (9), pp.2529-2538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net transfer of urea and ammonia across the ruminal wall of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 71 (10), pp.2785-2792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for kinetic studies of urea and ammonia net transfer across the rumen wall of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefaivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (2), pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Inter-Individual Variability in Response to Food in Seniors Living at Home: The MetabotypAGE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th European Nutrition Conference FENS 2023 Belgrade, Serbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2023091332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of apple food matrix on the distribution of plasma flavan-3-ols and on the nutrigenomic profile in the response to a nutritional challenge in minpigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (OCE2), pp.E242-E242, 2019, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665120001901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of meat in the diet of seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dikeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3rd Edition, Elsevier, pp.663-668, 2024, 9780323851251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur amino acids and skeletal muscleNutition and skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutition and Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 21 (Section 4), </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier, Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-0-12-810422-4. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-810422-4.00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande bovine. B. Qualités nutritionnelles de la viande bovine. 1/ Protéines alimentaires et qualité nutritionnelle des protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des animaux et qualité de leurs produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Tec &amp; Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 442 p., 2018, 978-274-30-22-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive peptides derived from food proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The molecular nutrition of amino acids and proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st Edition, Academic Press - Elsevier, 368 p., 2016, Molecular Nutrition Series, 9780128021675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Digestion, Absorption, and Metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Biology, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 8500 p., 2014, 9780122269806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir digestif des matrices animales de type viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 472 p., 2013, Collection synthèse, 978-2-7592-2012-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande et nutrition protéique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 306 p., 2010, 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme énergético-protéique des tissus musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscles et Viande des Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 306 p, 2010, 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid requirements in the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic and therapeutic aspects of amino acids in clinical nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la cinétique de digestion des protéines issues d'insectes comestibles (farine de Tenebrio Molitor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la variabilité interindividuelle de la réponse à l'alimentation dans une population âgée non fragile vivant à domicile : les projets DBSage et MétabotypAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CIR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomics reveal metabolite changes compatible with improved metabolic health after 1-month of a plant-rich dietary intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Senigallia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the inter-individual variability in response to food in seniors living at home: The MetabotypAGE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange protéique végétal aussi efficace que les protéines du lait pour maintenir la masse maigre au cours du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une alimentation plus ou moins végétalisée sur la santé cardio-métabolique : un essai clinique randomisé de 2 mois en croisé avec un haut niveau de contrôle nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerin-Deremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lefranc-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de la Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MetabotypAGE project: exploring the inter-individual variability in response to food in a non-frail living at home older population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUGOWeek 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated With Animal or Plant Protein Intake and Their Potential Relation to Cardiometabolic Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. Current Developments in Nutrition, 5 (Supplement_2), pp.509, 2021, </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab041_024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. 5 (Supplement_2), pp.1281, 2021, </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab057_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from biscuit to custard) impacts on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaîa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of apple food matrix on plasma flavn-3-ols distribution and nutrigenomic profile in response to a nutritional challenge in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec-Samour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Polyphenols and Health (ICPH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for postprandial intragastric pH measurement in a pig model during digestion of plant-based foods with different structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner des protéines végétales pour répondre à des objectifs de compositions en acides aminés adaptés à divers objectifs nutritionnels – une analyse exploratoire par optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires modifient l’impact de la suralimentation sur le métabolisme hépathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. journée scientifique du GIS IMBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France. , 31 p., 2018, 18ème journée scientifique du GIS IMBL. Lipides Nutrition et Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mix of dietary fermentable fibres increases lipid oxidation in muscles and protect liver from lipid accumulation in overfed minipig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier-Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porto, Portugal. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une supplémentation en micronutriments restaure la synthèse protéique et réduit l'inflammation dans le cerveau de rats âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva E. Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of perinatal exposure to bisphenol A and high fat diet in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires limitent le stockage de lipides hépatiques en situation de surnutrition : quels mécanismes et quels médiateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in vivo, in silico digestion and 3D conformation to predict potential bioactive peptides: case of myoglobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of food matrix on bioavailability and efficiency of apple polyphenols to modulate a postprandial lipidic stress in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Féliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rodriguez-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on Food Bioactives and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime Soja/Lactosérum (70/30) est aussi efficace qu’un régime Lactosérum pour stimuler la synthèse protéique musculaire post prandiale chez le rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel aliment protéique possédant une forte digestibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Respondek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livret des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in vitro de la digestion des caséines micellaires et dénaturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires solubles, en surnutrition, ralentissent la prise de poids et modulent le captage et le relargage des métabolites dans le foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Food Matrix on bioavailability and efficiency of apple polyphenols to modulate a postprandial lipidic stress in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Féliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. international conference on Food Bioactive and Health 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. , 2016, 1st international conference on Food Bioactive and Health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la matrice alimentaire sur la biodisponibilité et la capacité des polyphénols de la pomme à moduler un stress lipidique postprandial chez le mini porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'autophagie hépatique dans l'utilisation du glucose chez la truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires, dans le cadre d’une sur-nutrition, ralentissent la prise de poids et protègent le foie d’une utilisation et d’un captage excessif de glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdillah Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food matrices for improving nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En situation de catabolisme musculaire, les protéines de lactosérum ne permettent de contrecarrer, que transitoirement, la résistance anabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. n.p., 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination interorgane du métabolisme des acides aminés à chaines ramifiées est affectée lors des phases précoces de l’ingestion d’un régime obésogène chez le mini-porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rambourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015, Journées Francophones de Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey proteins promote post prandial positive nitrogen balance in a muscle wasting situation but probably for a too short period of time to translate into muscle sparing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Cachexia, Sarcopenia and Muscle Wasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. n.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarcopénie et médication : données expérimentales obtenues chez le rat soumis à un traitement chronique au paracétamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des matrices laitières module les cinétiques d'hydrolyse des protéines et la biodisponibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg : Comprendre et utiliser la structure des aliments pour améliorer leurs qualités nutritionnelles et sensorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. , Innovations Agronomiques, 36, 2014, Innovations Agronomiques. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/q7wm-q442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 3 points forts des protéines de la viande : composition en acides aminés, digestibilité et vitesse de digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité de l’expression génique des cellules sanguines chez des mini porcs de l’adaptation à un régime de type « western »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la viande en tranche, le mode de cuisson et l’efficacité masticatoire impactent la biodisponibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. , Viandes et Produits Carnés, Hors série, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of catheterized minipigs and high throughput « omics » methodologies: For new paradigms in the kinetics of development of insulin-resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Genève, Switzerland. , 2014, 36th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12th.Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and bioavailability of DHA-rich lipids carried in protein-stabilized emulsions : comparison of in vivo and in vitro results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brestaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress "Oils, Fats and Lipids: From Lipidomics to Industrial Innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12. Euro Fed Lipid Congress Oils, Fats and lipids: from lipidonics to industrial innovation. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2891-6-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bread density on the kinetics of glucose absorption and insulin secretion in the context of a complete meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DREAM Project`s International Conference "From Model Foods to Food Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: Mechanistic modelling based on mini-pig [i]in vivo[/i] data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dietary supplementation in antioxidants and leucine during and after immobilization allows an accelerated recovery of muscle mass in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st Montréal International Symposium of GRAPA : from Humans to Cells (MHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the quantification of 4-hydroxynonenal-protein and 4-hydroxyhexenal-protein thio-ether adducts by GC-MS/MS during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013, 2nd International conference on food digestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sarcopenia analysis by MALDI imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPA 2013 Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013 Scientific Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by GC-MS/MS of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts produced during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PP231-Muscle protein mass recovery is accelerated by nutritional leucine and antioxidant supplementation after immobilization-induced atrophy in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Barcelone, Spain. , Clinical Nutrition Supplements, 7 (1), 2012, Abstracts of the 34th ESPEN Congress. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70570-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion and absorption of milk proteins in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du rythme et de la nature des protéines ingérées sur le maintien de la masse maigre pendant une restriction énergétique chez les sujets obèses ou en surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Migne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quignard-Boulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut of pigs during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of non-pathological low grade inflammation reduces physical performances in elderlies without altering protein metabolism response to food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Barcelone, France. , Clinical Nutrition Supplements, 7 (1), 2012, </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70566-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du rythme et de la nature des protéines ingérées sur le maintien de la masse maigre pendant une restriction énergétique chez les sujets obèses ou en surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Adechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Quinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free leucine dietary supplementation to improve muscle mass: a friend or a foe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M. Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. congrès de Physiologie, Pharmacologie et Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France. 2012, 7ème congrès de Physiologie, Pharmacologie et Thérapeutique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉTHODE D'INCORPORATION D'ACIDES AMINÉS LIBRES À UN PRODUIT À BASE DE PROTÉINES VÉGÉTALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2020/152428. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating muscle recovery after immobilization-induced muscle atrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP 2765873 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges d'azote ureique et ammoniacal à travers la paroi du rumen de mouton : cinétique, bilan journalier et mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 1992. Français. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02847251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId908"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Rémond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meat matrix effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Food Science, Nutrition and Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of more plant-based diets on gut microbiota composition and function: a 1-month randomized cross-over trial in men at cardiometabolic risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Davila-Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Desnouveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Nutrition (IUNS-ICN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies probiotiques ciblant le microbiote pour limiter la fonte musculaire chez les sujets âgés dénutris et /ou en inflammation bas bruit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises régionale de la nutrition et de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’une souche de limosilactobacillus mucosae pour améliorer la secrétion de GLP1 : une étude préliminaire sur miniporcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Francophones de Nutrition 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution du métabolome plasmatique lors de la végétalisation protéique – un essai clinique croisé d’un mois chez des hommes à risque cardiométabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Rhône-Alpes-Auvergne Nutrition/Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une souche de limosilactobacillus mucosae augmentant la sécrétion de GLP1 : un espoir de traitement non pharmacologique du diabète de type 2.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Société Francophone de Nutrition Clinique et Métabolisme, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité nutritionnelle des protéines végétales pour l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NutrEvent 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary protein does not alleviate postprandial endothelial dysfunction in healthy elderly people with cardiometabolic risk factors – a randomized controlled crossover trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne J Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference 2023 - Nutrition at key stages of the lifecycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Nutrition Society, Jul 2023, Liverpool, United Kingdom. pp.E370, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002966512300469X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteriovenous metabolomic approach reveals specific metabolite exchanges across organs and provides unique insights for understanding underlying metabolic perturbations in obese and insulin-resistant minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journées Scienfitiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets métaboliques associés à la végétalisation protéique dans une population à risque cardiométabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6ième rapport du GIEC, possibles conséquences sur l’alimentation et la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN-SFNCM, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines végétales et Protéines animales : Compétitions ou Complémentarités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">#OneHealth2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of tryptophane by kynurenine, indoles and serotonin pathways are modified by fructose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Gual-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th EAAP Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime riche en fructose altère différentiellement les voies d'utilisation du tryptophane chez la souris : Apport de la comparaison état à jeun / état nourri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Gual-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which parameters determine optimal protein metabolism in the old?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Conference of the Society on Sarcopenia, Cachexia and Wasting Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of protein intake in the elderly beyond the amino acid composition. What is the positioning of plant proteins and under what conditions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Frailty and Sarcopenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantités minimum et sources de protéines pour l’atteinte de l’ensemble des recommandations nutritionnelles [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptations in insulin resistant and dyslipidemic minipigs ranging from lean to morbid obesity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNuGOweek 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new gastric impedancemeter for detecting the development of a visceral edema: a proof-of-concept study on an experimental endotoxemic shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dopierala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Gumery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Ridha Frikha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Junot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual International Conference of the IEEE-Engineering-in-Medicine-and-Biology-Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.4433-4436, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC44109.2020.9175897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le challenge des aliments protéiques végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journéees Alimentation et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Format numérique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles spécificités et complémentarités nutritionnelles des aliments sources de protéines végétales et animales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, JFN Live, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestibilité des protéines, biodisponibilité des acides aminés : comment les mesurer et maitriser leurs facteurs de variation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. édition des Rencontres du Carnot Qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from metabolomic and molecular signatures to detect, in a blood sample, muscle anabolic resistance associated with catabolic situation. Case model of glucocorticoids effect in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle fraction de colza pour une meilleure digestibilité et une moindre allergénicité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Denery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Linxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque national du réseau français de biologie des graines (GRAINES 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Angers, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Animal à la viande &amp;quot;L'alimentation avec ou sans viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Débat Ville Apprenante Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une substitution de 70% des protéines de Lactosérum par des protéines de Soja permet de maintenir l’effet anabolique du repas dans le muscle squelettique du rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Joubrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Efstathiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFL2 : 2eme Rencontres Francophones sur les Légumineuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Cooperation Internationale en Recherche Agronomique pour le Developpement (CIRAD). ARG.; Terres Univia. FRA.; Terres Inovia. FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la viande dans une alimentation saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres St Malo MSD Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines animales/végétales présent - futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Nutrition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Sep 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation de fibres alimentaires, en surnutrition, limite la lipogenèse hépatique et favorisent la β-oxydation musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2017, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altération du métabolisme des acides aminés ramifiés chez le miniporc obèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2017, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graines de légumineuses : un trésor nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée de conférences et d’échanges JCE2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale d'Horticulture de France (SNHF). FRA., Mar 2017, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canned spinach matrix does not significantly affect lutein bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Fat Soluble Vitamins (FSV) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Vitamines et Biofacteurs (SFVB). FRA., Mar 2017, Paris, France. 130 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il encore manger de la viande en 2017 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIETCOM, les journées de nutrition pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat and dairy products processing and protein assimiliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Symposium Institut Pasteur de Lille : Nutrevent conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Pasteur de Lille. FRA., Jun 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines animales – protéines végétales : Quel équilibre pour une alimentation saine et durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix impact on the bioaccessibility of plant polyphenols in the gastric tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference on Polyphenols and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muscle Anabolic Threshold Concept for an Adapted and Efficient Nutrition during Catabolic States An example: Sarcopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition, Aging Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité de composition des graines de légumineuses disponibles, au bénéfice de la nutrition humaine et animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Francophones sur les Légumineuses (RFL1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA.; Centre de Cooperation Internationale en Recherche Agronomique pour le Developpement (CIRAD). ARG.; Terres Univia. FRA., 2016, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la viande pour les personnes âgées : Prévention de la malnutrition et de la sarcopénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV). FRA., May 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources de protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'été de Nutrition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). FRA., Sep 2015, Clermont-Ferrand, France. 165 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of meat cooking and masticatory efficiency on food bolus formation and amino acid absorption in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference of Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2015, Naples, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food for improving nutrient bioavailability: the case of dairy gels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. EFFoST International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel équilibre entre protéines animales et protéines végétales pour une alimentation saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres et le colloque du SIA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes of meat during cooking Impact on quality and in vitro digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kulmbach, Germany. 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéines animales ou végétales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Salon de Gynécologie Obstétrique Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En situation de catabolisme musculaire, les protéines de lactosérum permettent bien de restaurer un anabolisme musculaire post prandial mais d’une durée très transitoire probablement insuffisante pour limiter la fonte musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrices alimentaires et métabolisme protéique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées Nationales de Diététique et de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assistance Publique - Hôpitaux de Marseille (APHM). FRA., Mar 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Foodomics Conference: Foodomics a New Comprehensive Approach to Food and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rome, Italy. pp.147-156, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une supplémentation en cystéine permet de prévenir la perte de masse musculaire induite par des cures répétées de paracétamol chez le rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole C. Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Pourpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francaise de Nutrition Clinique et Métabolisme (SFNEP). FRA., Dec 2014, Bruxelles, Belgique. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(14)70626-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscle anabolic threshold for the success of nutritional strategies against muscle wasting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Functional Sports Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini porc cathétérisé sous régime « Western » et approches de métabolomique : Une nouvelle approche pour étudier l’insulino-résistance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Muscle Anabolic Threshold Concept for an Adapted and Efficient Nutrition during Catabolic States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRN Nestlé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires métaboliques chez le miniporc lors des adaptations du métabolisme à des challenges nutritionnels : le cas du régime riche en lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire CESN. FRA., May 2014, Lyon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review to identify gaps that limit translating knowledge on dairy products and inflammation into nutritional guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Danesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nunes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Mar 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of low grade inflammation in sarcopenia during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Functional Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodisponibilité des acides aminés en fonction de la structure des aliments et des repas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du Département AlimH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Arêches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cooking processes on protein digestion in Humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed generalized muscle atrophy following unilateral hindlimb casting in old rats is prevented by a whey or a high protein diet but not a free leucine-enriched diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st Montréal International Symposium of GRAPA : from Humans to Cells (MHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche en Activité Physique Adaptée (GRAPA). FRA., May 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher les qualités nutritionnelles des protéines d'origine végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coxam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Salon International de l'Agriculture (SIA) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seule une augmentation des apports protéiques permet de ralentir la perte de masse maigre chez des rats en vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva E. Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2013, Bordeaux, France. pp.S154-S155, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70530-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage métabolique du miniporc: une base à des applications en nutrition humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Prolhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarcopénie et protéines alimentaires: Lesquelles? Comment ? Seules?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG Carrefour de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to choose the best dietary precursor of cysteine for glutathione synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress on Amino Acids, Peptides and Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Galveston, Texas, United States. 612 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des barèmes de cuisson sur la digestion des protéines de viande chez l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorge G. Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France, France. pp.S45-S46, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70316-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le seuil anabolique&amp;quot; : la clé pour une nutrition protéique efficace contre la sarcopénie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs nutritionnelles des protéines végétales dans l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Denery-Papini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources de protéines : animales contre végétales. De nouvelles sources durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès International Goût Nutrition Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vitagora. FRA., Mar 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method development for peptidome characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Conference of the Metabolomics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metabolomics Society., Jul 2013, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mini-porc multicathétérisé, un atout pour l’étude dynamique du métabolisme : exemple de l’effet du repas sur le métabolisme protéique musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur nutritionnelle des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Denery-Papini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l’Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher les qualités nutritionnelles des protéines végétales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Coxam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres de l'Inra au salon de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National des Expositions et Concours Agricoles (CENECA). FRA., Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant polyphenols protect lipids from gastric oxidation although, once extracted from their matrix, they decrease protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Management Committee and Working Groups Meeting of COST Action FA 1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Leatherhead, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Nutritional Protein Strategy to Recover Muscle Mass after Prolonged Immobilization during Aging?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Barcelone, Spain. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70016-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une supplémentation séquentielle en antioxydants et leucine durant et après immobilisation par plâtrage permet d’accélérer la récupération de masse protéique musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M. Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein biomarkers of in vitro digestion parameters of raw and cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Structure Digestion and Health congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on the nutritive value of the desert camel meat (Camelus dromedarius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference of the Society of Camelid Research and Development (ISOCARD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Muscat, Sultanate of Oman, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présence d’une inflammation à bas bruit non pathologique chez la personne âgée altère la fonctionnalité musculaire sans affecter la réponse anabolique au repas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol bioaccessibility and lipid protection in gastric digestion in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International Conference on Polyphenols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La température de cuisson de la viande permet de moduler la vitesse de digestion des protéines, sans affecter la digestibilité dans l’intestin grêle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how the structure of dairy matrices effects protein hydrolysis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Predictive Modelling of Food Quality and Safety (ICPMF7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perte de la Masse Musculaire : La Prévention à l’Honneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Bien-Vieillir et Industrie AgroAlimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Antioxydants (SFA). FRA., Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion of milk proteins: Mathematical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Management Committee &amp; Working Group Meetings of COST ACTION FA1005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Oct 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres de digestion in vitro des protéines carnées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding how the structure of dairy matrices affects protein hydrolysis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymères' 2010 Matrices alimentaires : Construction, déconstruction, propriétés sensorielles et nutritionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Dec 2010, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme hépatique des acides aminés chez l'agneau en croissance : approches in vivo, ex vivo et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Restitution des Projets financés sur Crédits Incitatifs 2006-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés nutritionnelles des peptides et protéines de la viande : Impact des procédés de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption, utilisation et émission d’AGV par les tissus digestifs : développement d’un modèle mécaniste dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of nitrogen net fluxes across the portal-drained viscera in sheep: effect of dietary protein rumen degradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption, utilisation et émission d'AGV par les tissus digestifs : Développement d'un modèle dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Glasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du site de digestion de l'amidon sur les flux d'apparition de glucose en veine porte et dans le corps entier chez le bouvillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Système d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the nitrogen value of proteagineous and oleagineous grains for ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the site of absorption and metabolism of HMBi and HMB in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 Joint Annual Meeting ADAS-ASAS-PSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Saint Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du site de digestion de l'amidon sur les flux d'apparition de glucose en veine porte et dans l'organisme entier chez le bouvillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between in sacco degradation and ruminal digestion of starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immaculada Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Mérida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la taille des particules dans la détermination de la dégradation in sacco de l'amidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Flors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michalet-Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des traitements mécaniques des grains de maïs sur le site de digestion de l'amidon chez la vache laitière en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Cabrera Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective effects of nutrient supply and dietary bulk on O2 consumption by rumen and portal-drained viscera in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.T. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Snekkersten, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of infused volatile fatty acids on portal-drained viscera metabolism in underfed ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradabilité ruminale et valeur azotée de la graine de lupin blanc cru ou extrudé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Le Guen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen value of protein rich leguminous seeds in ruminants: Ruminal degradability of raw and extruded pea, and lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European conference on grain legumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Valladolid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur azotée des graines de légumineuses protéagineuses : Dégradabilité dans le rumen des protéines du pois, cru ou extrudé, et du lupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peyronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des tanins de châtaignier sur la digestion in sacco et in vivo des matières azotées chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jebri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of starch supply to the rumen on volatile fatty acids, lactate and D-beta-hydroxybutyrate net fluxes in the ruminal veins of sheep fed hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the nutrition of herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary compounds escaping rumen digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michalet-Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mcallister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the nutrition of herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy substrates for the rumen epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of the Nutrition Society with "L'Association Française de Nutrition et de Diététique de langue française" on cellular fuel selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two methods of deproteinization on the estimation of peptide bound amino acids in whole blood or plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Symposium on protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Vale de Santarem, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for kinetic studies of urea and ammonia net transfer across the rumen wall of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefaivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference on Nutrition and Feeding of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible amino acid scores (DIAASs) of the cruciferin and napin fractions of rapeseed: Impact of processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Kapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Niquet-Léridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mession</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 474, pp.143161 (art. number). </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.143161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of cooked tropical peas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.115615. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing plant protein in the diet induces changes in the plasma metabolome that may be beneficial for metabolic health. A randomized crossover study in males</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 43 (12), pp.146 - 157. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2024.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Protein in a Challenge Meal Does Not Alleviate Postprandial Impairments in Vascular Endothelial Function in Healthy Older Adults with Cardiometabolic Risk: A Randomized Crossover-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Jolata Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 154 (12), pp.3664 - 3680. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2024.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to F Mariotti et al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp.913-914. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting the gut to prevent and counteract metabolic disorders and pathologies during aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Milenkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63 (32), pp.11185-11210. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2022.2089870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a protein food based on texturized wheat proteins, with high protein digestibility and improved lysine content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinxin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.112978. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant Protein Can Be as Efficient as Milk Protein to Maintain Fat Free Mass in Old Rats, Even When Fat and Sugar Intakes Are High</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (9), pp.2631-2641. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2023.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casein structures differently affect postprandial amino acid delivery through their intra-gastric clotting properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 415, pp.135779. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.135779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Ouzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des protéines animales aux apports totaux recommandés en protéines. Republication de l'étude publiée dans &amp;quot;The Journal of Nutrition&amp;quot; le 11 juillet 2022, vol. 152 (11): 2514-2525.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 août 2023, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Plant Proteins to Achieve Amino Acid Profiles Adapted to Various Nutritional Objectives—An Exploratory Analysis Using Linear Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.809685. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2021.809685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximately half of total protein intake by adults must be animal-based to meet non-protein nutrient-based recommendations with variation due to age and sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152 (11), pp.2514-2525. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/nxac150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysine and homoarginine are closely interrelated metabolites in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Baskal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanos A. Tsikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, p. 967-976. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-022-03158-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100376. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mix of Dietary Fibres Changes Interorgan Nutrients Exchanges and Muscle-Adipose Energy Handling in Overfed Mini-Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Gual-Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.4202. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13124202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food-dependent set-up of the DiDGI® dynamic in vitro system: Correlation with the porcine model for protein digestion of soya-based food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Couvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 341, pp.128276. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les déterminants importants à prendre en compte pour optimiser la nutrition protéique chez les personnes âgées : une équation complexe mais avec des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (6), pp.333-349. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2021.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated with Animal and Plant Protein Intake and Their Potential Relation with Cardiometabolic Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.2112-2131. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmab073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from Biscuit to Custard) has an impact on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60, pp.411-423. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02258-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Important determinants to take into account to optimize protein nutrition in the elderly: solutions to a complex equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 80 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665120007934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">True ileal amino acid digestibility and digestible indispensable amino acid scores (DIAASs) of plant-based protein foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Liebermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 338, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.128020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the apple matrix on the postprandial bioavailability of flavan-3-ols and nutrigenomic response of apple polyphenols in minipigs challenged with a high fat meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (6), pp.5077-5090. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0fo00346h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2442. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal changes in postprandial intragastric pH: Comparing measurement methods, food structure effects, and kinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.108784. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2019.108784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-48997-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profound Changes in Net Energy and Nitrogen Metabolites Fluxes within the Splanchnic Area during Overfeeding of Yucatan Mini Pigs That Remain Euglycemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11020434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficience nette de conversion des aliments par les animaux d’élevage : une nouvelle approche pour évaluer la contribution de l’élevage à l’alimentation humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Laisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gaudré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Rouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (3), pp.269-288. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.3.2355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les produits animaux dans l’alimentation de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.147-157. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post meal energy boluses do not increase the duration of muscle protein synthesis stimulation in two anabolic resistant situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11040727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mix of dietary fermentable fibers improves lipids handling by the liver of overfed minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65, pp.72-82. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of dairy products to dietary intakes and the influence of dairy cow forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Uijttewaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239 (2), pp.193-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines de la viande, intérêt pour la nutrition des seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (3), pp.252-256. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1957-2557(19)30070-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing various challenges related to food bolus and nutrition with the AM2 mastication simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97, pp.105229. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposite Effects of the Spinach Food Matrix on Lutein Bioaccessibility and Intestinal Uptake Lead to Unchanged Bioavailability Compared to Pure Lutein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Goupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (11), </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mnfr.201800185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptations to HFHS overfeeding: how whole body and tissues postprandial metabolic flexibility adapt in Yucatan mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (1), pp.119-135. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-016-1302-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The matrix of fruit & vegetables modulates the gastrointestinal bioaccessibility of polyphenols and their impact on dietary protein digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.314-322. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined in vivo and in silico approaches for predicting the release of bioactive peptides from meat digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 249, pp.111-118. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutritional state, aging and high chronic intake of sucrose on brain protein synthesis in rats: modulation of it by rutin and other micronutrients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.2922-2930. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7fo01953j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Composition and Bioactive Content of Legumes: Characterization of Pulses Frequently Consumed in France and Effect of the Cooking Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Georgé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Nowicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), pp.1668. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10111668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meal with mixed soy/whey proteins is as efficient as a whey meal in counteracting the age-related muscle anabolic resistance only if the protein content and leucine levels are increased</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaële Joubrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Epub ahead of print (12), </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8fo01903g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral Blood Mononuclear Cell Metabolism Acutely Adapted to Postprandial Transition and Mainly Reflected Metabolic Adipose Tissue Adaptations to a High-Fat Diet in Minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuchun Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (11), </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu10111816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion des protéines des viandes en fonction de la cuisson. Influence de la température de cuisson sur la digestion des protéines des viandes : approches in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between in vitro and in vivo data on food digestion. What can we predict with static in vitro digestion models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Day</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Deglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 58 (13), pp.2239-2261. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2017.1315362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy products and inflammation: A review of the clinical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allessandra Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dansesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida S. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (12), pp.2497-2525. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2014.967385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary supplementation with cysteine prevents adverse metabolic outcomes of repeated cures with paracetamol in old rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Pourpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Voyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 118 (11), pp.889-896. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114517002847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole dairy matrix or single nutrients in assessment of health effects: current evidence and knowledge gaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kongerslev Thorning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanne Christine Bertram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisette de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (5), pp.1033-1045. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.116.151548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gender on quality and nutritive value of dromedary camel (Camelus dromedarius) longissimus lumborum muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M.A. Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.242-249. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-course changes in circulating branched-chain amino acid levels and metabolism in obese Yucatan minipig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50, pp.66-73. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At same leucine intake, a whey/plant protein blend is not as effective as whey to initiate a transient post prandial muscle anabolic response during a catabolic state in mini pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (10), pp.e0186204. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0186204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In the elderly, meat protein assimilation from rare meat is lower than that from meat that is well done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (5), pp.1257-1266. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/ajcn.117.158113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les graines de légumineuses: caractéristiques nutritionnelles et effets sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5138524482202214E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet matrice, un facteur à prendre en compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereuder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Fardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1349 juillet 2017, pp.36-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at the Metabolic Consequences of the Colchicine-Based in Vivo Autophagic Flux Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (2), pp.343-356. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2015.1117732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated cures with paracetamol worsen sarcopenia in old rats with suboptimal food intake.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (5), pp.759-768</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of 4-hydroxy-2-nonenal-protein adducts in in vivo gastric digesta of mini-pigs using a GC-MS/MS method with accuracy profile validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.3497-3504. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6FO00413J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary calcium impairs tomato lycopene bioavailability in healthy humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Desmarchelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D L Lairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (12), pp.2091 - 2096. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0007114516004335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High True Ileal Digestibility but Not Postprandial Utilization of Nitrogen from Bovine Meat Protein in Humans Is Moderately Decreased by High-Temperature, Long-Duration Cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Khodorova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 145 (10), pp.2221-2228. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.115.216838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of the anabolic fate of amino acids within the liver in mammals: concepts arising from in vivo studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. J. Wester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (1), pp.22-41. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0954422415000013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slight chronic elevation of C-reactive protein is associated with lower aerobic fitness but does not impair meal-induced stimulation of muscle protein metabolism in healthy old men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 593 (5), pp.1259-72. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2014.286054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The satiating effects of eggs or cottage cheese are similar in healthy subjects despite differences in postprandial kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Piedcoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.136-143. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial metabolic events in mini-pigs: new insights from a combined approach using plasma metabolomics, tissue gene expression, and enzyme activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (4), pp.964-979. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-014-0753-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscle protein synthetic response to food ingestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan H.M. Gorissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc J.C. van Loon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.96-100. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the gastrointestinal tract of the elderly to develop dietary solutions that prevent malnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danit Shahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doreen Gille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefa Kachal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (16), pp.13858-13898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la structure des gels laitiers régule-t-elle la biodisponibilité des acides aminés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.57-68. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/tvsa-ks24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POUR LA VIANDE EN TRANCHE, LE MODE DE CUISSON ET L'EFFICACITE MASTICATOIRE IMPACTENT LA BIODISPONIBILITE DES ACIDES AMINES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sebedio.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruits, vegetables and their polyphenols protect dietary lipids from oxidation during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.2166-2174. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4fo00269e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour des stratégies nutritionnelles efficaces contre la sarcopénie au cours du vieillissement : Le seuil anabolique musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue francophone de gériatrie et de gérontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (206), pp.234-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Whey Protein Intake Delayed the Loss of Lean Body Mass in Healthy Old Rats, whereas Protein Type and Polyphenol/Antioxidant Supplementation Had No Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva E. Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), 11 p. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin Gene Inactivation Prevents Skeletal Muscle Wasting in Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann S. Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Durieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Castells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Desgeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74 (24), pp.7344-7356. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.can-14-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acid and rennet gels exhibit strong differences in the kinetics of milk protein digestion and amino acid bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 143, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and antioxidant properties of polyphenols and carotenoids fro m fruit and vegetables in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/aa1f-8x45⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk protein fractions moderately extend the duration of satiety compared with carbohydrates independently of their digestive kinetics in overweight subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Airinei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Léonil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (4), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114514001470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle wasting occurs in adult rats under chronic treatment with paracetamol when glutathione-dependent detoxification is highly activated</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole C. Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (5), pp.623-631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the in vivo release of bioactive peptides in the gut during digestion: Mass spectrometry peptidomic characterization of effluents collected in the gut of dairy matrix fed mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (part B), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: mechanistic modelling based on mini-pig [i]In vivo[/i] data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioprocess Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), pp.1099-1113. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11947-013-1116-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dietary supplementation with leucine and antioxidants is capable to accelerate muscle mass recovery after immobilization in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), 15 p. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0081495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrarily to whey and high protein diets, dietary free leucine supplementation cannot reverse the lack of recovery of muscle mass after prolonged immobilization during ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 590 (8), pp.2035-2049. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/jphysiol.2011.226266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des modes de cuisson sur la digestion des protéines : approches in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.69-79. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/e1j3-t870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle composition slightly affects in vitro digestion of aged and cooked meat: identification of associated proteomic markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (3-4), pp.1249-1262. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heat treatment and the gelation are strong determinants of the kinetics of milk proteins digestion and of the peripheral availability of amino acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Famelart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 136 (3-4), pp.1203-1212. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Meat Cooking, and of Ingested Amount, on Protein Digestion Speed and Entry of Residual Proteins into the Colon: A Study in Minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61252. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unilateral hindlimb casting induced a delayed generalized muscle atrophy during rehabilitation that is prevented by a whey or a high protein diet but not a free leucine-enriched diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0070130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional strategies to counteract muscle atrophy caused by disuse and to improve recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues H. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.149-165. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954422413000115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure sur la digestion ; cas des produits laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2m74-4j12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarcopénie et protéines alimentaires: Lesquelles ? Comment ? Seules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33, pp.25-36. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/07f9-z034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande du futur sera-t-elle produite in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mainsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.363-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooking temperature is a key determinant of in vitro meat protein digestion rate: Investigation of underlying mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (10), pp.2569-2576. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf205280y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Wasting and Resistance of Muscle Anabolism: The &amp;quot;Anabolic Threshold Concept&amp;quot; for Adapted Nutritional Strategies during Sarcopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1100/2012/269531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spreading intake of a leucine-rich fast protein in energy-restricted overweight rats does not improve protein mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Adechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (5), pp.566 - 571. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2011.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarcopenia should stay sarcopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (4), pp.680-680. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/japplphysiol.00667.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein feeding pattern, casein feeding, or milk-soluble protein feeding did not change the evolution of body composition during a short-term weight loss program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Adechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quignard-Boulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 303 (8), pp.E973 - E982. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00285.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of the Ingested Protein Has No Effect on Lean Body Mass During Energy Restriction in Overweight Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Adechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire C. Gaudichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (6), pp.1137 - 1144. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/oby.2010.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine fluxes across the portal-drained viscera of enterally fed minipigs: effect of an acute intestinal inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amino Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.543 - 552. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00726-010-0672-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations of hepatic amino acid uptake and net utilisation contributes to nitrogen economy or waste in lambs fed nitrogen- or energy-deficient diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (5), pp.678-690. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An international network for improving health properties of food by sharing our knowledge on the digestive process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brodkorb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Capozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cirkovic Velickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.23-25. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13228-011-0011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protéines laitières : la source protéique à privilégier pour maintenir le capital musculaire des personnes âgées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.45-55. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/2b4t-v502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of low-grade inflammation impaired postprandial stimulation of muscle protein synthesis in old rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Averous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.325-31. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary nitrogen-to-energy ratio alters amino acid partition in the whole body and among the splanchnic tissues of growing rams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian J. Bequette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (6), pp.2122-2131. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partitioning of nutrient net fluxes across the portal-drained viscera in sheep fed twice daily: effect of dietary protein degradability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (3), pp.370-381. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114508199470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous measurement of C-13- and N-15-isotopic enrichments of threonine by mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-France Mermoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (8), pp.1109-1115. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.3976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal inflammation increases gastrointestinal threonine uptake and mucin synthesis in enterally fed minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Obled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 139 (4), pp.720-726. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3945/jn.108.101675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive energy intake does not modify fed-state tissue protein synthesis rates in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Adechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Giardina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Buonocore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1348-1355. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/oby.2009.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen- and energy-imbalanced diets affect hepatic protein synthesis and gluconeogenesis differently in growing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (5), pp.1747-1758. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response of protein metabolism in splanchnic organs and muscle to pectin feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Pirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (2), pp.306-311. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507888726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portal infusion of amino acids is more efficient than peripheral infusion in stimulating liver protein synthesis at the same hepatic amino acid load in dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scot Kimball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Jefferson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cherrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (4), pp.986-996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary pectin stimulates protein metabolism in the digestive tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatjana Pirman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Vrecl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (1), pp.69-75. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nut.2006.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides in rainbow trout (Oncorhynchus mykiss) muscle subjected to ice storage and cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100, pp.1566-1572. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2005.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peptides reproducibly released by in vivo digestion of beef meat and trout flesh in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reynes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98 (6), pp.1187-1195. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114507761810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial whole-body protein metabolism after a meat meal is influenced by chewing efficiency in elderly subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Machebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Yven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Mioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (5), pp.1286-1292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnosine concentration of ingested meat affects carnosine net release into the portal vein of minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 137, pp.589-593. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jn/137.3.589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small peptides (&amp;lt;5 kDa) found in ready-to-eat beef meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (4), pp.658-666. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of hepatic metabolism by enteral delivery of nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrie Everett-Grueter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cherrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), pp.161-173. </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0954422407315175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of site of starch digestion on portal nutrient net fluxes in steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94 (2), pp.182-191. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/BJN20051481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of corn particle size on site and extent of starch digestion in lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.I. Cabrera-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coudure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 87 (5), pp.1389-1399. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.S0022-0302(04)73288-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation in the rumen and nutritional value of lupin (Lupinus albus L.) seed proteins : Effect of extrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 105 (1-4), pp.55-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net fluxes of folates and vitamin B12 through the gastrointestinal tract of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83 (2), pp.273-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mieux valoriser les protéagineux et oléagineux en alimentation des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Lepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 174, pp.205-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digestion and nutrient net fluxes across the rumen, and the mesentericand portal- drained viscera in sheep fed with fresh forage twice daily : Net balance and dynamic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89 (5), pp.649-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between in sacco degradation and ruminal digestion of starch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Michalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immaculada Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Philippeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical and Subtropical Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (sp.), pp.307-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrient supply and dietary bulk on O2 uptake and nutrient net fluxes across rumen, mesenteric- and portal-drained viscera in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.T. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Chabrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (5), pp.1362-1375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen digestion and intestinal nutrient flows in sheep consuming pea seeds : The effect of extrusion or chestnut tannin addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (3), pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of time of starch supply to the rumen on the dynamics of urea and ammonia net flux across the rumen wall of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 51 (1), pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the methodology on circulating peptides determination and consequences on net flux measurements across the gastrointestinal tract of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.F.R. Backwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Bruce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the methodology on peptide amino acid concentrations in blood and plasma of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Animal Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 54 (4), pp.281-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net flux of folates and vitamin B12 through the gastrointestinal tract and the liver of lactating dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Desrochers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Benchaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacques Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (6), pp.707-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and peptide amino acid net flux across the rumen and the mesenteric-and portal-drained viscera of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (7), pp.1960-1972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of underfeeding on metabolism of portal-drained viscera in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 84 (6), pp.821-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of composition of ruminally-infused short-chain fatty acids on net fluxes of nutrients across portal-drained viscera in underfed ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.B. Kristensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83 (5), pp.521-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid flux in ruminal and gastric veins of sheep : Effects of ruminal and omosal injections of free amino acids and carnosine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (1), pp.158-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of underfeeding on portal net fluxes of glucose, lactate, ammonia, urea and amino acids in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.236-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between blood and plasma concentrations of acetate, beta-hydroxybutyrate, glucose, ammonia and urea: Implications for measurement of portal net fluxes in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (5), pp.509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des débits splanchniques par dilution de marqueur : comparaison de quatre méthodes de dosage de l'acide para-amino-hippurique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Isserty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (1), pp.93-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between blood and plasma concentrations of acetate, β-hydroxybutyrate, glucose, ammonia and urea: implications for measurement of portal net fluxes in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Doreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (5), pp.509-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring portal blood flow in sheep using an ultrasonic transit time flow probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Isserty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefaivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 (10), pp.2712-2716</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen value of leguminous seeds for ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain Légumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 17, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net flux of folic acid and vitamin B12 across the ruminal and caecal walls of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77 (4), pp.750-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolites, water and mineral exchanges across the rumen wall: Mechanisms and regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolites, water and mineral exchanges across the rumen wall: mechanisms and regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Meschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Boivin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 45 (2), pp.97-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy substrates for the rumen epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jouany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 54 (1), pp.95-105. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/PNS19950040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of starch supply to the rumen on volatile fatty acids, lactate and Dβ-hydroxybutyrate net fluxes in the ruminal veins of sheep fed hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Chaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.287-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of starch supply to the rumen on volatile fatty acids, lactate and D-beta-hydroxybutyrate net fluxes in the ruminal veins of sheep fed hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl), pp.287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Note: Ruminal Vein Catheterization and Continuous Blood Flow Measurement in Ruminal Arteries of Sheep1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefaivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 71 (5), pp.1276-1280. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/1993.7151276x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for kinetic studies of urea and ammonia net transfer across the rumen wall of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lefaivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (2), pp.204-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net flux of metabolites across the ruminal wall of sheep fed twice a day with orchardgrass hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 71 (9), pp.2529-2538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Net transfer of urea and ammonia across the ruminal wall of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poncet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 71 (10), pp.2785-2792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for kinetic studies of urea and ammonia net transfer across the rumen wall of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lefaivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 42 (2), pp.204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Inter-Individual Variability in Response to Food in Seniors Living at Home: The MetabotypAGE Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th European Nutrition Conference FENS 2023 Belgrade, Serbia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2023091332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of apple food matrix on the distribution of plasma flavan-3-ols and on the nutrigenomic profile in the response to a nutritional challenge in minpigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Nutrition Conference - FENS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 79 (OCE2), pp.E242-E242, 2019, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665120001901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest of meat in the diet of seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dikeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3rd Edition, Elsevier, pp.663-668, 2024, 9780323851251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur amino acids and skeletal muscleNutition and skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutition and Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 21 (Section 4), </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier, Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-0-12-810422-4. </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-810422-4.00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande bovine. B. Qualités nutritionnelles de la viande bovine. 1/ Protéines alimentaires et qualité nutritionnelle des protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des animaux et qualité de leurs produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Tec &amp; Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 442 p., 2018, 978-274-30-22-754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive peptides derived from food proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The molecular nutrition of amino acids and proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1st Edition, Academic Press - Elsevier, 368 p., 2016, Molecular Nutrition Series, 9780128021675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein Digestion, Absorption, and Metabolism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Human Biology, 3rd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 8500 p., 2014, 9780122269806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir digestif des matrices animales de type viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 472 p., 2013, Collection synthèse, 978-2-7592-2012-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme énergético-protéique des tissus musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscles et Viande des Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 306 p, 2010, 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande et nutrition protéique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 306 p., 2010, 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amino acid requirements in the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patureau-Mirand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolic and therapeutic aspects of amino acids in clinical nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer la variabilité interindividuelle de la réponse à l'alimentation dans une population âgée non fragile vivant à domicile : les projets DBSage et MétabotypAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CIR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la cinétique de digestion des protéines issues d'insectes comestibles (farine de Tenebrio Molitor)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Defrize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Guidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma metabolomics reveal metabolite changes compatible with improved metabolic health after 1-month of a plant-rich dietary intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Senigallia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the inter-individual variability in response to food in seniors living at home: The MetabotypAGE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Nutrition Conference FENS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange protéique végétal aussi efficace que les protéines du lait pour maintenir la masse maigre au cours du vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’une alimentation plus ou moins végétalisée sur la santé cardio-métabolique : un essai clinique randomisé de 2 mois en croisé avec un haut niveau de contrôle nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Verny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Guerin-Deremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lefranc-Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de la Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MetabotypAGE project: exploring the inter-individual variability in response to food in a non-frail living at home older population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sulmont-Rossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUGOWeek 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated With Animal or Plant Protein Intake and Their Potential Relation to Cardiometabolic Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. Current Developments in Nutrition, 5 (Supplement_2), pp.509, 2021, </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab041_024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bread enriched in fermentable fibers increases lipids oxidation in muscles and protects liver from lipid accumulation in overfed mini pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ICC Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Christchurch, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. 5 (Supplement_2), pp.1281, 2021, </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab057_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food matrix structure (from biscuit to custard) impacts on folate bioavailability in healthy volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Hiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruddy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaîa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of apple food matrix on plasma flavn-3-ols distribution and nutrigenomic profile in response to a nutritional challenge in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Istas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec-Samour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Polyphenols and Health (ICPH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of methods for postprandial intragastric pH measurement in a pig model during digestion of plant-based foods with different structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Vauris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenade, Spain. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner des protéines végétales pour répondre à des objectifs de compositions en acides aminés adaptés à divers objectifs nutritionnels – une analyse exploratoire par optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Dimina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mix of dietary fermentable fibres increases lipid oxidation in muscles and protect liver from lipid accumulation in overfed minipig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Bernalier-Donadille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Michalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Porto, Portugal. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires modifient l’impact de la suralimentation sur le métabolisme hépathique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. journée scientifique du GIS IMBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Clermont-Ferrand, France. , 31 p., 2018, 18ème journée scientifique du GIS IMBL. Lipides Nutrition et Santé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une supplémentation en micronutriments restaure la synthèse protéique et réduit l'inflammation dans le cerveau de rats âgés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva E. Gatineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cluzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of perinatal exposure to bisphenol A and high fat diet in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zalko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires limitent le stockage de lipides hépatiques en situation de surnutrition : quels mécanismes et quels médiateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in vivo, in silico digestion and 3D conformation to predict potential bioactive peptides: case of myoglobin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Rennes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of food matrix on bioavailability and efficiency of apple polyphenols to modulate a postprandial lipidic stress in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Féliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rodriguez-Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st international conference on Food Bioactives and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Norwich, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime Soja/Lactosérum (70/30) est aussi efficace qu’un régime Lactosérum pour stimuler la synthèse protéique musculaire post prandiale chez le rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel aliment protéique possédant une forte digestibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Salis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Respondek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livret des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in vitro de la digestion des caséines micellaires et dénaturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Alric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires solubles, en surnutrition, ralentissent la prise de poids et modulent le captage et le relargage des métabolites dans le foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Paufique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della-Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Food Matrix on bioavailability and efficiency of apple polyphenols to modulate a postprandial lipidic stress in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Féliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodriguez Mateos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. international conference on Food Bioactive and Health 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Norwich, United Kingdom. , 2016, 1st international conference on Food Bioactive and Health</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la matrice alimentaire sur la biodisponibilité et la capacité des polyphénols de la pomme à moduler un stress lipidique postprandial chez le mini porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Le Bourvellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016, Fascicule de la 9ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'autophagie hépatique dans l'utilisation du glucose chez la truite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Seiliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Belghit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres alimentaires, dans le cadre d’une sur-nutrition, ralentissent la prise de poids et protègent le foie d’une utilisation et d’un captage excessif de glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdillah Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring food matrices for improving nutrient bioavailability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ISOFAR Scientific Conference at the 17. IFOAM Organic World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En situation de catabolisme musculaire, les protéines de lactosérum ne permettent de contrecarrer, que transitoirement, la résistance anabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. n.p., 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination interorgane du métabolisme des acides aminés à chaines ramifiées est affectée lors des phases précoces de l’ingestion d’un régime obésogène chez le mini-porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rambourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition, JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Marseille, France. 2015, Journées Francophones de Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whey proteins promote post prandial positive nitrogen balance in a muscle wasting situation but probably for a too short period of time to translate into muscle sparing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Cachexia, Sarcopenia and Muscle Wasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. n.p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarcopénie et médication : données expérimentales obtenues chez le rat soumis à un traitement chronique au paracétamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Mast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pouyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Clermont-Ferrand, France. 2015, 8ème Journée Scientifique du CRNH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 3 points forts des protéines de la viande : composition en acides aminés, digestibilité et vitesse de digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duchène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Hafnaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, Viandes et Produits Carnés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité de l’expression génique des cellules sanguines chez des mini porcs de l’adaptation à un régime de type « western »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Scientifiques CENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France. 2014, Premières Rencontres Scientifiques CENS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure des matrices laitières module les cinétiques d'hydrolyse des protéines et la biodisponibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l’Innovations Agronomique CIAg : Comprendre et utiliser la structure des aliments pour améliorer leurs qualités nutritionnelles et sensorielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Rennes, France. , Innovations Agronomiques, 36, 2014, Innovations Agronomiques. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/q7wm-q442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la viande en tranche, le mode de cuisson et l’efficacité masticatoire impactent la biodisponibilité des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. , Viandes et Produits Carnés, Hors série, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of catheterized minipigs and high throughput « omics » methodologies: For new paradigms in the kinetics of development of insulin-resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Genève, Switzerland. , 2014, 36th ESPEN Congress on Clinical Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid protection by fruit and vegetables and their polyphenols during gastric digestion in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Loonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12th.Euro Fed Lipid Congress – Oils, Fats and Lipids: from Lipidomics to Industrial Innovation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and bioavailability of DHA-rich lipids carried in protein-stabilized emulsions : comparison of in vivo and in vitro results.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Meynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brestaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Beaumal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Euro Fed Lipid Congress "Oils, Fats and Lipids: From Lipidomics to Industrial Innovation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Montpellier, France. 2014, 12. Euro Fed Lipid Congress Oils, Fats and lipids: from lipidonics to industrial innovation. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2891-6-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dietary supplementation in antioxidants and leucine during and after immobilization allows an accelerated recovery of muscle mass in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Oberli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st Montréal International Symposium of GRAPA : from Humans to Cells (MHC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montréal, Canada. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bread density on the kinetics of glucose absorption and insulin secretion in the context of a complete meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Della Valle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DREAM Project`s International Conference "From Model Foods to Food Models"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the dairy matrix structure on milk protein digestion kinetics: Mechanistic modelling based on mini-pig [i]in vivo[/i] data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the quantification of 4-hydroxynonenal-protein and 4-hydroxyhexenal-protein thio-ether adducts by GC-MS/MS during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Madrid, Spain. , 2013, 2nd International conference on food digestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification by GC-MS/MS of 4-hydroxynonenal-protein (HNE-P) and 4-hydroxyhexenal-protein (HHE-P) thio-ether adducts produced during gastric digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Pujos-Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human sarcopenia analysis by MALDI imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Theron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Coudy-Gandilhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuPA 2013 Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013 Scientific Meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of dairy products modifies the kinetics of protein hydrolysis and the release of bioactive peptides in the gut of pigs during digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Food Structures, Digestion &amp; Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Palmerston, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du rythme et de la nature des protéines ingérées sur le maintien de la masse maigre pendant une restriction énergétique chez les sujets obèses ou en surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Adechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Quinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Marsset Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presence of non-pathological low grade inflammation reduces physical performances in elderlies without altering protein metabolism response to food intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Hercberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Barcelone, France. , Clinical Nutrition Supplements, 7 (1), 2012, </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70566-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PP231-Muscle protein mass recovery is accelerated by nutritional leucine and antioxidant supplementation after immobilization-induced atrophy in adult rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Congress of the European Society of Clinical Nutrition and Metabolism (ESPEN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Barcelone, Spain. , Clinical Nutrition Supplements, 7 (1), 2012, Abstracts of the 34th ESPEN Congress. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1744-1161(12)70570-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the matrix structure on the digestion and absorption of milk proteins in vivo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Gouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Buffière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 st International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Cesena, Italy. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du rythme et de la nature des protéines ingérées sur le maintien de la masse maigre pendant une restriction énergétique chez les sujets obèses ou en surpoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Adechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Migne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quignard-Boulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marsset-Baglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free leucine dietary supplementation to improve muscle mass: a friend or a foe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle M. Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. congrès de Physiologie, Pharmacologie et Thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France. 2012, 7ème congrès de Physiologie, Pharmacologie et Thérapeutique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉTHODE D'INCORPORATION D'ACIDES AMINÉS LIBRES À UN PRODUIT À BASE DE PROTÉINES VÉGÉTALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Le Bourgot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Redl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO/2020/152428. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating muscle recovery after immobilization-induced muscle atrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Combaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : EP 2765873 A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges d'azote ureique et ammoniacal à travers la paroi du rumen de mouton : cinétique, bilan journalier et mécanismes de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 1992. Français. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02847251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId913"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne J Dimina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002966512300469X" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657948v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031631v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dopierala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gumery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ridha Frikha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Thiebault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175897" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03034402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031489v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lupi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Linxe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Deshayes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785105v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Joubrel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Efstathiou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901457v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883232v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592227v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595123v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605218v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517922v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793109v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595673v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Brustel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Revel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barb&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742902v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740859v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Mast" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pourpe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70626-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738624v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738906v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065487v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742188v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordoni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danesi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gille" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nunes dos Santos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Oberli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056815v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004356v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70530-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1P6RJK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004355v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorge G. Airinei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70316-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNWHZ7NH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prolhac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744707v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002245v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Magne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002244v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802394v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004360v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750425v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209802v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744729v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749842v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Magne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70016-9" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNXV4RWC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904615v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749747v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Abdelhadi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Babiker" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747142v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186797v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745670v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749136v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190480v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195480v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757260v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756936v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751588v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752494v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751520v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761626v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761335v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760779v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763861v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826752v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Fernandez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Flors" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760162v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cabrera Estrada" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761440v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Han" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771133v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Le Guen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767201v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766142v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Aufrere" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770425v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decruyenaere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zimmer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jebri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772106v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcallister" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844512v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chaise" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846310v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777168v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848587v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefaivre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143161" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993723v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115615" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197061v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Landais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.01.025" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148545v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112978" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087047v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.015" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010950v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.135779" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529459v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553998v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.809685" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722526v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxac150" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03655502v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Baskal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos A. Tsikas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-022-03158-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455895v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.10.002" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983872v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Couvent" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Manach" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128276" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884815v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02258-5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946774v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vauris" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liebermann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128020" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032902v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007934" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896220v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Istas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00346h" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458673v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108784" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050118v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020434" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995110v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laisse" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudr&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.3.2355" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377018v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2500" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102974v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040727" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624845v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uijttewaal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041210v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30070-7" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318545v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105229" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621622v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.013" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809597v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo01953j" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022896v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111668" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830328v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800185" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525343v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1302-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621108v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.104" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946275v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo01903g" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938701v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Zeng" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111816" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595638v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kongerslev Thorning" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Christine Bertram" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonjour" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette de Groot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.151548" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901466v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.A. Abdelhadi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2015.08.003" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741289v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2017.11.004" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629368v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandra Bordoni" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dansesi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida S. Fernandez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.967385" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674988v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mast" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517002847" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618614v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632238v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186204" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592552v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowsky" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158113" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685940v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138524482202214E12" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568151v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481770v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139691v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belghit" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Gao" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1117732" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478884v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desmarchelier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Dumont" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Halimi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Lairon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114516004335" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173410v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.286054" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213164v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Wester" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0954422415000013" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455216v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216838" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455220v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.010" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123211v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0753-8" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209813v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danit Shahar" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Gille" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pinto" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Kachal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636904v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H.M. Gorissen" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc J.C. van Loon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.009" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-646DGNF1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758133v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Peyron" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio." TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631724v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00269e" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629626v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455221v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pedersen" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001470" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633272v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109098" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195475v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tvsa-ks24" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629918v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190322v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1116-6" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648745v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.049" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L073WFND-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526749v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/07f9-z034" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002243v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422413000115" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209551v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2m74-4j12" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650958v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070130" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547489v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061252" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661089v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/e1j3-t870" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189911v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzeloux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081495" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056775v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2011.226266" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648023v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mainsant" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652331v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf205280y" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645660v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/269531" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547477v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2011.08.020" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWGBGW9P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939617v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00667.2012" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547481v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balage" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quignard-Boulange" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00285.2012" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651815v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jard&#233;" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002302" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001435v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2010.260" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644497v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0672-6" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2JXHV48-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173395v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodkorb" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capozzi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cirkovic Velickovic" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-011-0011-8" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642486v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2b4t-v502" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173409v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.01.005" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VKQMFNP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663741v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Bequette" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2062" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659764v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508199470" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658733v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Mermoud" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Faure" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3976" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL3DC6R9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665157v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1495" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658681v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.101675" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173374v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Giardina" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Buonocore" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2009.35" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654481v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Kimball" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Jefferson" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cherrington" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656757v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Pirman" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Ribeyre" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507888726" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661226v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.12.023" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWT0KW8M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659695v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507761810" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663140v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machebeuf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Mioche" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658507v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Vrecl" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2006.09.001" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZDFMK0X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662886v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.589" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668617v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.016" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WCHFSL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659779v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Moore" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Everett-Grueter" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422407315175" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056750v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051481" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679971v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Cabrera-Estrada" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champion" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudure" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73288-9" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676194v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672813v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683608v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670084v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679385v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670733v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670027v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673423v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chabrot" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669522v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.R. Backwell" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilson" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bruce" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680114v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675965v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desrochers" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Benchaar" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689131v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683661v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691568v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Kristensen" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692550v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697401v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690447v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900144v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Isserty" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900226v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690128v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685137v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687145v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686376v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boivin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889546v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R&#233;mond" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Meschy" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boivin" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889446v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Chaise" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711555v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouany" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PNS19950040" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700565v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888932v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861573v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1993.7151276x" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701535v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700184v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702378v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521895v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091332" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933429v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001901" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664566v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993340v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00256-5" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00020-8" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786780v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urlz.fr/afnU" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519146v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792971v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868800v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868803v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r268-muscle-et-viande-de-ruminant.html" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817220v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830235v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884325v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Defrize" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Guidet" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793000v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947690v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100444v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933440v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100432v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366526v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737340v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605913v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Amiel" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738304v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605147v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934298v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F&#233;liciano" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodriguez-Mateos" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739843v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ory" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744138v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744250v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boulier" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Denis" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baniel" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744278v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della-Valle" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743983v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez Mateos" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744221v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901435v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744262v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267092v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601558v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271962v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260294v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189958v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q7wm-q442" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173408v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#232;ne" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738939v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740409v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738638v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739680v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167151v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-6-4" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744606v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190300v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748300v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746216v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748308v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williamson" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70570-7" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0Z08V1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190245v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566411v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adechian" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Migne" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191218v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744746v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70566-5" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746368v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quinault" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset Baglieri" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744921v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041202v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Redl" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799434v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Williamson" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847251v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05608501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806074v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871692v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne J Dimina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002966512300469X" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634018v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Gual-Grau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lef&#232;vre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195204v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03623468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.L. Peyraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031631v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dopierala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Gumery" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ridha Frikha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Thiebault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Junot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC44109.2020.9175897" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03034402v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031489v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497713v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164162v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Lupi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Linxe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Deshayes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Joubrel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Efstathiou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Paufique" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bechet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595123v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517922v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buffi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508154v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605218v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595673v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799208v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793109v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594724v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595214v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Brustel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195522v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barbe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800388v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Venien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Revel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mign&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Barb&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.02.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28VKMDTZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740859v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Mast" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pourpe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(14)70626-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738560v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742902v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rambeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792709v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742188v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Danesi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nunes dos Santos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056815v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01619320v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Oberli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Airinei" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues H. Magne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Coxam" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004356v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva E. Gatineau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Auzeloux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70530-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1P6RJK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749837v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prolhac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744707v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747506v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vidal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M. Oberli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorge G. Airinei" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70316-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNWHZ7NH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802394v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802633v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004360v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Centeno" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750425v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744729v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747142v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749842v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Magne" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70016-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNXV4RWC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808801v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Breuill&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904615v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Abdelhadi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Babiker" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803884v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duclos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186797v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Hafnaoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749136v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744858v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190480v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757260v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195480v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756936v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kraft" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751588v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752494v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751520v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757290v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761626v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761335v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760779v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763861v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826752v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Fernandez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Philippeau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760300v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Flors" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Michalet-Doreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760162v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Cabrera Estrada" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761440v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.T. Han" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765445v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771133v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Le Guen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767201v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyronnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766142v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Aufrere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770425v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decruyenaere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zimmer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jebri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844512v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chaise" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772106v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mcallister" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846310v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jouany" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777168v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848587v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefaivre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990785v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-L&#233;ridon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tessier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mession" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.143161" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993723v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115615" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819050v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Jolata Dimina" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2024.10.018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087047v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.015" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03895796v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2022.2089870" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04148545v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Bourgot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Liu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112978" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197061v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Landais" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2023.01.025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010950v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Denis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Alric" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.135779" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04529459v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03553998v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2021.809685" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722526v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/nxac150" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03655502v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Baskal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanos A. Tsikas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-022-03158-0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512482v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Mohamed" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13124202" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983872v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Reynaud" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Couvent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Manach" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Forest" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128276" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455895v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2021.10.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884815v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hiolle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Richard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meunier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02258-5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03032902v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120007934" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946774v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cohade" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Vauris" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liebermann" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.128020" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02896220v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Istas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0fo00346h" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458673v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2019.108784" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050118v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11020434" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995110v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Laisse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Dusart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudr&#233;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rouill&#233;" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.3.2355" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377018v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2500" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102974v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040727" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101573v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.002" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0NWGVWH9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624845v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uijttewaal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041210v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(19)30070-7" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318545v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennequin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105229" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830328v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goupy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800185" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525343v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-016-1302-1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621108v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.104" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621622v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.01.013" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809597v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Gatineau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cluzet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7fo01953j" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02022896v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111668" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946275v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8fo01903g" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938701v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchun Zeng" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10111816" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618614v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604241v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohn" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Day" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Egger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1315362" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629368v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allessandra Bordoni" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dansesi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida S. Fernandez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2014.967385" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674988v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Mast" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voyard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114517002847" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595638v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kongerslev Thorning" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Christine Bertram" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bonjour" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette de Groot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.116.151548" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901466v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.A. Abdelhadi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2015.08.003" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741289v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2017.11.004" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632238v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186204" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01592552v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Gaudichon" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowsky" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.117.158113" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685940v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138524482202214E12" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568151v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Michalski" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereuder" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139691v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Belghit" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Gao" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1117732" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481770v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pouyet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901450v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6FO00413J" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478884v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Desmarchelier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Dumont" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Halimi" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D L Lairon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114516004335" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455216v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset-Baglieri" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Khodorova" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.115.216838" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213164v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Wester" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0954422415000013" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173410v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2014.286054" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455220v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.03.010" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123211v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0753-8" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636904v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H.M. Gorissen" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc J.C. van Loon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.009" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-646DGNF1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209813v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danit Shahar" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreen Gille" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Pinto" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Kachal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195475v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tvsa-ks24" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758133v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Peyron" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sebedio." TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631724v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00269e" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629626v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633272v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109098" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837578v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann S. Gallot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Castells" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Desgeorges" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.can-14-0057" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190608v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.07.100" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01455221v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Pedersen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114514001470" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629918v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639243v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190322v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-013-1116-6" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189911v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzeloux" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081495" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056775v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2011.226266" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661089v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/e1j3-t870" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648745v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.049" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L073WFND-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019831v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.022" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLFD46FL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547489v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061252" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650958v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070130" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002243v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422413000115" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209551v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2m74-4j12" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526749v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/07f9-z034" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648023v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mainsant" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652331v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf205280y" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645660v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1100/2012/269531" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547477v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Adechian" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2011.08.020" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWGBGW9P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939617v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00667.2012" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01547481v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balage" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quignard-Boulange" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00285.2012" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001435v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2010.260" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644497v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-010-0672-6" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2JXHV48-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651815v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jard&#233;" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002302" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173395v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodkorb" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capozzi" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cirkovic Velickovic" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13228-011-0011-8" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642486v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/2b4t-v502" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173409v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averous" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bos" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.01.005" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VKQMFNP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663741v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian J. Bequette" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2062" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659764v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114508199470" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658733v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Mermoud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Faure" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3976" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JL3DC6R9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658681v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau Mirand" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Obled" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/jn.108.101675" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173374v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Giardina" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Buonocore" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/oby.2009.35" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665157v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1495" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656757v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Pirman" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Ribeyre" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507888726" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654481v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scot Kimball" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Jefferson" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cherrington" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658507v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Vrecl" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2006.09.001" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZDFMK0X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661226v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2005.12.023" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWT0KW8M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659695v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patureau-Mirand" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114507761810" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663140v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Machebeuf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Mioche" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662886v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jn/137.3.589" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668617v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.016" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WCHFSL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659779v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Moore" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Everett-Grueter" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954422407315175" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056750v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20051481" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679971v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.I. Cabrera-Estrada" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Champion" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coudure" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.S0022-0302(04)73288-9" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676194v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672813v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683608v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lepage" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670084v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679385v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673423v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Chabrot" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670027v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670733v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669522v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F.R. Backwell" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wilson" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Bruce" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680114v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675965v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Desrochers" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Benchaar" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689131v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683661v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691568v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Kristensen" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692550v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697401v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690447v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900144v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Isserty" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900226v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690128v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685137v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687145v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686376v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boivin" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889546v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D R&#233;mond" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Meschy" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boivin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711555v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouany" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PNS19950040" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889446v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Chaise" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700565v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04861573v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1993.7151276x" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888932v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lefaivre" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701535v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700184v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702378v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521895v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Manach" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2023091332" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933429v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665120001901" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664566v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993340v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/C2016-0-00256-5" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00020-8" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786780v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urlz.fr/afnU" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519146v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792971v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868800v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817220v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868803v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r268-muscle-et-viande-de-ruminant.html" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830235v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793148v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sulmont-Ross&#233;" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884325v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Defrize" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Guidet" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793000v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947690v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666875v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rannou" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03048818v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Ahmed" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100444v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933440v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100432v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Reynaud" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366526v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735015v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809603v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737340v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605913v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zalko" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Amiel" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738304v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chiron" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605147v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934298v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mercier" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bayle" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo F&#233;liciano" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rodriguez-Mateos" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739843v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ory" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744138v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Liu" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Respondek" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744250v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boulier" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Denis" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baniel" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744278v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della-Valle" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743983v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodriguez Mateos" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744221v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901435v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744262v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdillah Mohamed" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195519v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267092v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601558v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rambourdin" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271962v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260294v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173408v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duch&#232;ne" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738939v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189958v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q7wm-q442" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740409v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738638v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739680v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167151v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Viau" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brestaz" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buisson" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2891-6-4" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748300v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744606v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Chiron" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190300v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746212v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745275v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746216v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Coudy-Gandilhon" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191218v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746368v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quinault" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marsset Baglieri" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744746v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70566-5" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748308v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Williamson" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1744-1161(12)70570-7" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0Z08V1D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190245v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01566411v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adechian" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remond" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Migne" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744921v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Balage" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03041202v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Redl" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799434v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Williamson" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02847251v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>